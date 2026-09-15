--- v0 (2025-11-04)
+++ v1 (2026-09-15)
@@ -11,2760 +11,6423 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Prénom Nom"/>
         <w:tag w:val="Prénom Nom"/>
         <w:id w:val="-442849317"/>
         <w:placeholder>
           <w:docPart w:val="95B1F6C3D4B84637933840AE3E90BAB1"/>
         </w:placeholder>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="4F2570FB" w14:textId="77777777" w:rsidR="00264B4B" w:rsidRDefault="0071732F" w:rsidP="001629C6">
           <w:pPr>
             <w:pStyle w:val="Pagetitre"/>
           </w:pPr>
           <w:r w:rsidRPr="004F3663">
             <w:t>Prénom Nom</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="6A6C2F7D" w14:textId="77777777" w:rsidR="00264EB4" w:rsidRDefault="00323AFA" w:rsidP="001629C6">
+    <w:p w14:paraId="6A6C2F7D" w14:textId="77777777" w:rsidR="00264EB4" w:rsidRDefault="00E97DC3" w:rsidP="001629C6">
       <w:pPr>
         <w:pStyle w:val="Pagetitre"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Titre du cours"/>
           <w:tag w:val="Titre du cours"/>
           <w:id w:val="-1755588801"/>
           <w:placeholder>
             <w:docPart w:val="95B1F6C3D4B84637933840AE3E90BAB1"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0071732F" w:rsidRPr="004F3663">
             <w:t>Titre du cours</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00264EB4">
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="SIGLE DU COURS"/>
           <w:tag w:val="SIGLE DU COURS"/>
           <w:id w:val="-1314943991"/>
           <w:placeholder>
             <w:docPart w:val="95B1F6C3D4B84637933840AE3E90BAB1"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0071732F" w:rsidRPr="004F3663">
             <w:t>SIGLE DU COURS</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00DC0068">
         <w:t xml:space="preserve"> – Groupe </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="numéro du groupe"/>
           <w:tag w:val="numéro du groupe"/>
           <w:id w:val="147878204"/>
           <w:placeholder>
             <w:docPart w:val="95B1F6C3D4B84637933840AE3E90BAB1"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009B3112">
             <w:t>numéro du groupe</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="TITRE DU TRAVAIL"/>
         <w:tag w:val="TITRE DU TRAVAIL"/>
         <w:id w:val="-1681645875"/>
         <w:placeholder>
           <w:docPart w:val="95B1F6C3D4B84637933840AE3E90BAB1"/>
         </w:placeholder>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="5366B43D" w14:textId="77777777" w:rsidR="00F82F32" w:rsidRPr="004F3663" w:rsidRDefault="0071732F" w:rsidP="001629C6">
           <w:pPr>
             <w:pStyle w:val="Pagetitre"/>
           </w:pPr>
           <w:r w:rsidRPr="004F3663">
             <w:t>TITRE DU TRAVAIL</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="261D5C3B" w14:textId="77777777" w:rsidR="00264EB4" w:rsidRDefault="0042539B" w:rsidP="001629C6">
       <w:pPr>
         <w:pStyle w:val="Pagetitre"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Travail présenté à </w:t>
       </w:r>
       <w:r w:rsidR="00264EB4">
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Prénom Nom de l'enseignant(e)"/>
           <w:tag w:val="Prénom Nom de l'enseignant(e)"/>
           <w:id w:val="-1454478967"/>
           <w:placeholder>
             <w:docPart w:val="95B1F6C3D4B84637933840AE3E90BAB1"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F64114">
             <w:t>Prénom Nom de l</w:t>
           </w:r>
           <w:r w:rsidR="00750CF9">
             <w:t>a ressource enseignante</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="4F6815A1" w14:textId="77777777" w:rsidR="0071732F" w:rsidRPr="004F3663" w:rsidRDefault="0042539B" w:rsidP="001629C6">
       <w:pPr>
         <w:pStyle w:val="Pagetitre"/>
       </w:pPr>
       <w:r>
         <w:t>Université du Québec en Abitibi-Témiscamingue</w:t>
       </w:r>
       <w:r w:rsidR="00264EB4">
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="jour mois année"/>
           <w:tag w:val="jour mois année"/>
           <w:id w:val="-148601117"/>
           <w:placeholder>
             <w:docPart w:val="95B1F6C3D4B84637933840AE3E90BAB1"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:t>Date de remise</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="0FC58F36" w14:textId="77777777" w:rsidR="00264EB4" w:rsidRDefault="00264EB4" w:rsidP="001629C6">
       <w:pPr>
         <w:sectPr w:rsidR="00264EB4" w:rsidSect="00D12D93">
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:vAlign w:val="both"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77E03453" w14:textId="0509CAEE" w:rsidR="00A32C79" w:rsidRPr="00363D8F" w:rsidRDefault="00A32C79" w:rsidP="00363D8F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00363D8F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE DES MATIÈRES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1293DE7F" w14:textId="4BF19A10" w:rsidR="00FF41DF" w:rsidRDefault="001629C6">
+    <w:p w14:paraId="177B7350" w14:textId="4441E01F" w:rsidR="00822601" w:rsidRDefault="001629C6">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc136334578" w:history="1">
-        <w:r w:rsidR="00FF41DF" w:rsidRPr="006C5DFE">
+      <w:hyperlink w:anchor="_Toc238801158" w:history="1">
+        <w:r w:rsidR="00822601" w:rsidRPr="002A2C0E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Liste des tableaux</w:t>
         </w:r>
-        <w:r w:rsidR="00FF41DF">
+        <w:r w:rsidR="00822601">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FF41DF">
+        <w:r w:rsidR="00822601">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00FF41DF">
-[...12 lines deleted...]
-        <w:r w:rsidR="00FF41DF">
+        <w:r w:rsidR="00822601">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238801158 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00822601">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00822601">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FF41DF">
+        <w:r w:rsidR="00822601">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00FF41DF">
+        <w:r w:rsidR="00822601">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4DCB788A" w14:textId="5EAEDF98" w:rsidR="00FF41DF" w:rsidRDefault="00FF41DF">
+    <w:p w14:paraId="760392F6" w14:textId="621FA878" w:rsidR="00822601" w:rsidRDefault="00822601">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc136334579" w:history="1">
-        <w:r w:rsidRPr="006C5DFE">
+      <w:hyperlink w:anchor="_Toc238801159" w:history="1">
+        <w:r w:rsidRPr="002A2C0E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>LISTE DES FIGURES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc136334579 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238801159 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11DC2E23" w14:textId="6D5DC4A6" w:rsidR="00FF41DF" w:rsidRDefault="00FF41DF">
+    <w:p w14:paraId="0229CB7A" w14:textId="5010209A" w:rsidR="00822601" w:rsidRDefault="00822601">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc136334580" w:history="1">
-        <w:r w:rsidRPr="006C5DFE">
+      <w:hyperlink w:anchor="_Toc238801160" w:history="1">
+        <w:r w:rsidRPr="002A2C0E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>INTRODUCTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc136334580 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238801160 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="46E2ACB0" w14:textId="1A88DC55" w:rsidR="00FF41DF" w:rsidRDefault="00FF41DF">
+    <w:p w14:paraId="186FAE36" w14:textId="6FAC7554" w:rsidR="00822601" w:rsidRDefault="00822601">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc136334581" w:history="1">
-        <w:r w:rsidRPr="006C5DFE">
+      <w:hyperlink w:anchor="_Toc238801161" w:history="1">
+        <w:r w:rsidRPr="002A2C0E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:caps w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-CA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="006C5DFE">
+        <w:r w:rsidRPr="002A2C0E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Titre de section</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc136334581 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238801161 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0107A9B8" w14:textId="248CDB3C" w:rsidR="00FF41DF" w:rsidRDefault="00FF41DF">
+    <w:p w14:paraId="0F7B0B83" w14:textId="0986D65B" w:rsidR="00822601" w:rsidRDefault="00822601">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc136334582" w:history="1">
-        <w:r w:rsidRPr="006C5DFE">
+      <w:hyperlink w:anchor="_Toc238801162" w:history="1">
+        <w:r w:rsidRPr="002A2C0E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>1.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-CA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="006C5DFE">
+        <w:r w:rsidRPr="002A2C0E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>Titre de sous-section</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc136334582 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238801162 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1E0699CA" w14:textId="1EF2A054" w:rsidR="00FF41DF" w:rsidRDefault="00FF41DF">
+    <w:p w14:paraId="7E756C6A" w14:textId="0DC2B867" w:rsidR="00822601" w:rsidRDefault="00822601">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc136334583" w:history="1">
-        <w:r w:rsidRPr="006C5DFE">
+      <w:hyperlink w:anchor="_Toc238801163" w:history="1">
+        <w:r w:rsidRPr="002A2C0E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1.1.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-CA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="006C5DFE">
+        <w:r w:rsidRPr="002A2C0E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Titre de subdivision</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc136334583 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238801163 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7E4698B9" w14:textId="3AC80EB2" w:rsidR="00FF41DF" w:rsidRDefault="00FF41DF">
+    <w:p w14:paraId="79CD17D0" w14:textId="7805E22E" w:rsidR="00822601" w:rsidRDefault="00822601">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc136334584" w:history="1">
-        <w:r w:rsidRPr="006C5DFE">
+      <w:hyperlink w:anchor="_Toc238801164" w:history="1">
+        <w:r w:rsidRPr="002A2C0E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1.1.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-CA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="006C5DFE">
+        <w:r w:rsidRPr="002A2C0E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Titre de subdivision</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc136334584 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238801164 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="755DDB57" w14:textId="796C3EFA" w:rsidR="00FF41DF" w:rsidRDefault="00FF41DF">
+    <w:p w14:paraId="4C1789C3" w14:textId="1807DC45" w:rsidR="00822601" w:rsidRDefault="00822601">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc136334585" w:history="1">
-        <w:r w:rsidRPr="006C5DFE">
+      <w:hyperlink w:anchor="_Toc238801165" w:history="1">
+        <w:r w:rsidRPr="002A2C0E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>1.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-CA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="006C5DFE">
+        <w:r w:rsidRPr="002A2C0E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>Titre de sous-section</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc136334585 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238801165 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2CB49104" w14:textId="2A37DA8E" w:rsidR="00FF41DF" w:rsidRDefault="00FF41DF">
+    <w:p w14:paraId="3E0CD9C7" w14:textId="2DC4E1F9" w:rsidR="00822601" w:rsidRDefault="00822601">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc136334586" w:history="1">
-        <w:r w:rsidRPr="006C5DFE">
+      <w:hyperlink w:anchor="_Toc238801166" w:history="1">
+        <w:r w:rsidRPr="002A2C0E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1.2.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-CA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="006C5DFE">
+        <w:r w:rsidRPr="002A2C0E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Titre de subdivision</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc136334586 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238801166 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="262C1C66" w14:textId="56B58FE0" w:rsidR="00FF41DF" w:rsidRDefault="00FF41DF">
+    <w:p w14:paraId="0E0B7C44" w14:textId="126E0344" w:rsidR="00822601" w:rsidRDefault="00822601">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc136334587" w:history="1">
-        <w:r w:rsidRPr="006C5DFE">
+      <w:hyperlink w:anchor="_Toc238801167" w:history="1">
+        <w:r w:rsidRPr="002A2C0E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:caps w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-CA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="006C5DFE">
+        <w:r w:rsidRPr="002A2C0E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>TITRE DE SECTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc136334587 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238801167 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="054A35A6" w14:textId="5F9D1B34" w:rsidR="00FF41DF" w:rsidRDefault="00FF41DF">
+    <w:p w14:paraId="69AAEF6D" w14:textId="4874871F" w:rsidR="00822601" w:rsidRDefault="00822601">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc136334588" w:history="1">
-        <w:r w:rsidRPr="006C5DFE">
+      <w:hyperlink w:anchor="_Toc238801168" w:history="1">
+        <w:r w:rsidRPr="002A2C0E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>2.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-CA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="006C5DFE">
+        <w:r w:rsidRPr="002A2C0E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>Titre de sous-section</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc136334588 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238801168 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0AF8C473" w14:textId="3D4A775B" w:rsidR="00FF41DF" w:rsidRDefault="00FF41DF">
+    <w:p w14:paraId="5DB027AD" w14:textId="2C9462F3" w:rsidR="00822601" w:rsidRDefault="00822601">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc136334589" w:history="1">
-        <w:r w:rsidRPr="006C5DFE">
+      <w:hyperlink w:anchor="_Toc238801169" w:history="1">
+        <w:r w:rsidRPr="002A2C0E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2.1.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-CA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="006C5DFE">
+        <w:r w:rsidRPr="002A2C0E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Titre de subdivision</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc136334589 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238801169 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="04952A86" w14:textId="74FE95C5" w:rsidR="00FF41DF" w:rsidRDefault="00FF41DF">
+    <w:p w14:paraId="49EEF416" w14:textId="720A6EB2" w:rsidR="00822601" w:rsidRDefault="00822601">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc136334590" w:history="1">
-        <w:r w:rsidRPr="006C5DFE">
+      <w:hyperlink w:anchor="_Toc238801170" w:history="1">
+        <w:r w:rsidRPr="002A2C0E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2.1.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-CA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="006C5DFE">
+        <w:r w:rsidRPr="002A2C0E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Titre de subdivision</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc136334590 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238801170 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="698D19BD" w14:textId="341DB582" w:rsidR="00FF41DF" w:rsidRDefault="00FF41DF">
+    <w:p w14:paraId="6F16BA78" w14:textId="29470A43" w:rsidR="00822601" w:rsidRDefault="00822601">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc136334591" w:history="1">
-        <w:r w:rsidRPr="006C5DFE">
+      <w:hyperlink w:anchor="_Toc238801171" w:history="1">
+        <w:r w:rsidRPr="002A2C0E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>2.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-CA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="006C5DFE">
+        <w:r w:rsidRPr="002A2C0E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>Titre de sous-section</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc136334591 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238801171 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6521574D" w14:textId="6E216AEE" w:rsidR="00FF41DF" w:rsidRDefault="00FF41DF">
+    <w:p w14:paraId="55FC7C90" w14:textId="27689B46" w:rsidR="00822601" w:rsidRDefault="00822601">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc136334592" w:history="1">
-        <w:r w:rsidRPr="006C5DFE">
+      <w:hyperlink w:anchor="_Toc238801172" w:history="1">
+        <w:r w:rsidRPr="002A2C0E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2.2.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-CA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="006C5DFE">
+        <w:r w:rsidRPr="002A2C0E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Titre de subdivision</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc136334592 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238801172 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4B1F178A" w14:textId="4D9747A4" w:rsidR="00FF41DF" w:rsidRDefault="00FF41DF">
+    <w:p w14:paraId="52437A9A" w14:textId="3A0F569C" w:rsidR="00822601" w:rsidRDefault="00822601">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc136334593" w:history="1">
-        <w:r w:rsidRPr="006C5DFE">
+      <w:hyperlink w:anchor="_Toc238801173" w:history="1">
+        <w:r w:rsidRPr="002A2C0E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:caps w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-CA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="006C5DFE">
+        <w:r w:rsidRPr="002A2C0E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>TITRE DE SECTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc136334593 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238801173 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="02D6D890" w14:textId="030E1464" w:rsidR="00FF41DF" w:rsidRDefault="00FF41DF">
+    <w:p w14:paraId="01C33B11" w14:textId="69C19305" w:rsidR="00822601" w:rsidRDefault="00822601">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc136334594" w:history="1">
-        <w:r w:rsidRPr="006C5DFE">
+      <w:hyperlink w:anchor="_Toc238801174" w:history="1">
+        <w:r w:rsidRPr="002A2C0E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>3.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-CA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="006C5DFE">
+        <w:r w:rsidRPr="002A2C0E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>Titre de sous-section</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc136334594 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238801174 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="073EAE1C" w14:textId="72553812" w:rsidR="00FF41DF" w:rsidRDefault="00FF41DF">
+    <w:p w14:paraId="39BDBBD7" w14:textId="15D3E1BD" w:rsidR="00822601" w:rsidRDefault="00822601">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc136334595" w:history="1">
-        <w:r w:rsidRPr="006C5DFE">
+      <w:hyperlink w:anchor="_Toc238801175" w:history="1">
+        <w:r w:rsidRPr="002A2C0E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.1.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-CA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="006C5DFE">
+        <w:r w:rsidRPr="002A2C0E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Titre de subdivision</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc136334595 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238801175 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0AAA1895" w14:textId="16406F80" w:rsidR="00FF41DF" w:rsidRDefault="00FF41DF">
+    <w:p w14:paraId="3EDBF795" w14:textId="7EE8AC4C" w:rsidR="00822601" w:rsidRDefault="00822601">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc136334596" w:history="1">
-        <w:r w:rsidRPr="006C5DFE">
+      <w:hyperlink w:anchor="_Toc238801176" w:history="1">
+        <w:r w:rsidRPr="002A2C0E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.1.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-CA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="006C5DFE">
+        <w:r w:rsidRPr="002A2C0E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Titre de subdivision</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc136334596 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238801176 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3A7DBD46" w14:textId="30DAD563" w:rsidR="00FF41DF" w:rsidRDefault="00FF41DF">
+    <w:p w14:paraId="17B5DCC2" w14:textId="51CC7BA7" w:rsidR="00822601" w:rsidRDefault="00822601">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc136334597" w:history="1">
-        <w:r w:rsidRPr="006C5DFE">
+      <w:hyperlink w:anchor="_Toc238801177" w:history="1">
+        <w:r w:rsidRPr="002A2C0E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>3.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-CA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="006C5DFE">
+        <w:r w:rsidRPr="002A2C0E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>Titre de sous-section</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc136334597 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238801177 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="04D2F702" w14:textId="498F86A9" w:rsidR="00FF41DF" w:rsidRDefault="00FF41DF">
+    <w:p w14:paraId="36E2B8D9" w14:textId="0E3BCBDB" w:rsidR="00822601" w:rsidRDefault="00822601">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc136334598" w:history="1">
-        <w:r w:rsidRPr="006C5DFE">
+      <w:hyperlink w:anchor="_Toc238801178" w:history="1">
+        <w:r w:rsidRPr="002A2C0E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.2.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-CA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="006C5DFE">
+        <w:r w:rsidRPr="002A2C0E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Titre de subdivision</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc136334598 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238801178 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2C5ACCBD" w14:textId="5BC4202D" w:rsidR="00FF41DF" w:rsidRDefault="00FF41DF">
+    <w:p w14:paraId="32DA236A" w14:textId="05182892" w:rsidR="00822601" w:rsidRDefault="00822601">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc136334599" w:history="1">
-        <w:r w:rsidRPr="006C5DFE">
+      <w:hyperlink w:anchor="_Toc238801179" w:history="1">
+        <w:r w:rsidRPr="002A2C0E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>CONCLUSION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc136334599 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238801179 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="326D2D4D" w14:textId="124CEF76" w:rsidR="00FF41DF" w:rsidRDefault="00FF41DF">
+    <w:p w14:paraId="758D7764" w14:textId="487ACADB" w:rsidR="00822601" w:rsidRDefault="00822601">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc136334600" w:history="1">
-        <w:r w:rsidRPr="006C5DFE">
+      <w:hyperlink w:anchor="_Toc238801180" w:history="1">
+        <w:r w:rsidRPr="002A2C0E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>ANNEXE A – TITRE DE L’ANNEXE</w:t>
+          <w:t>Annexe A – Déclaration d’intégrité intellectuelle (si requise)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc136334600 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238801180 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="216FB71F" w14:textId="7822AA62" w:rsidR="00FF41DF" w:rsidRDefault="00FF41DF">
+    <w:p w14:paraId="4F2A2805" w14:textId="0632C428" w:rsidR="00822601" w:rsidRDefault="00822601">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc136334601" w:history="1">
-        <w:r w:rsidRPr="006C5DFE">
+      <w:hyperlink w:anchor="_Toc238801181" w:history="1">
+        <w:r w:rsidRPr="002A2C0E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
+          <w:t>Annexe B – TITRE DE L’ANNEXE S’IL Y A LIEU</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238801181 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1F4E28DA" w14:textId="49B464D7" w:rsidR="00822601" w:rsidRDefault="00822601">
+      <w:pPr>
+        <w:pStyle w:val="TM1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:caps w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238801182" w:history="1">
+        <w:r w:rsidRPr="002A2C0E">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
           <w:t>LISTE DE RÉFÉRENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc136334601 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238801182 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E3FB7F2" w14:textId="55D0D310" w:rsidR="0019417D" w:rsidRDefault="001629C6" w:rsidP="001629C6">
+    <w:p w14:paraId="6E3FB7F2" w14:textId="1481EF4A" w:rsidR="0019417D" w:rsidRDefault="001629C6" w:rsidP="001629C6">
       <w:r>
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="0019417D">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D80BCDF" w14:textId="080B6D8E" w:rsidR="0068575D" w:rsidRPr="00A32C79" w:rsidRDefault="00634426" w:rsidP="001629C6">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc136334578"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc238801158"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Liste des tableaux</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="6EDA7786" w14:textId="77777777" w:rsidR="00E27D12" w:rsidRDefault="00E27D12" w:rsidP="001629C6"/>
     <w:p w14:paraId="4E283894" w14:textId="77777777" w:rsidR="00E27D12" w:rsidRPr="00623112" w:rsidRDefault="00E27D12" w:rsidP="001629C6"/>
     <w:p w14:paraId="780F6AFE" w14:textId="77777777" w:rsidR="001734C4" w:rsidRPr="001734C4" w:rsidRDefault="0019417D" w:rsidP="001629C6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02887B54" w14:textId="77777777" w:rsidR="001734C4" w:rsidRPr="002B096F" w:rsidRDefault="005C6870" w:rsidP="001629C6">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc19794475"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc136334579"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc238801159"/>
       <w:r w:rsidRPr="004045A6">
         <w:lastRenderedPageBreak/>
         <w:t>LISTE DES FIGURES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="48EFEC1A" w14:textId="77777777" w:rsidR="0068575D" w:rsidRDefault="0068575D" w:rsidP="001629C6"/>
     <w:p w14:paraId="37419031" w14:textId="77777777" w:rsidR="00A32C79" w:rsidRPr="00623112" w:rsidRDefault="00A32C79" w:rsidP="001629C6"/>
     <w:p w14:paraId="6945841C" w14:textId="77777777" w:rsidR="0019417D" w:rsidRDefault="0019417D" w:rsidP="001629C6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AEA1DFC" w14:textId="77777777" w:rsidR="005736DD" w:rsidRDefault="00A80637" w:rsidP="001629C6">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc136334580"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc238801160"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>INTRODUCTION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="4A77E4D7" w14:textId="6E752769" w:rsidR="00A32C79" w:rsidRPr="00623112" w:rsidRDefault="007E2E88" w:rsidP="001629C6">
+    <w:p w14:paraId="4A77E4D7" w14:textId="6E752769" w:rsidR="00A32C79" w:rsidRPr="00623112" w:rsidRDefault="007E2E88" w:rsidP="00D35288">
       <w:r>
         <w:t>Texte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7492E99D" w14:textId="77777777" w:rsidR="0019417D" w:rsidRDefault="0019417D" w:rsidP="001629C6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="43192040" w14:textId="1598DF56" w:rsidR="00B576B4" w:rsidRDefault="003620B6" w:rsidP="00641C17">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc136334581"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc238801161"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Titre de section</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="35F7069A" w14:textId="77777777" w:rsidR="007E2E88" w:rsidRDefault="006B5994" w:rsidP="001629C6">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc136334582"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc238801162"/>
       <w:r>
         <w:t>Titre de sous-section</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="3E49EBC4" w14:textId="66927306" w:rsidR="001629C6" w:rsidRDefault="001629C6" w:rsidP="001629C6">
+    <w:p w14:paraId="7C6CB63B" w14:textId="743B148C" w:rsidR="00D0223A" w:rsidRDefault="001629C6" w:rsidP="00AA2330">
       <w:r w:rsidRPr="001629C6">
         <w:t>Texte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16281A15" w14:textId="77777777" w:rsidR="00B01D44" w:rsidRPr="006B5994" w:rsidRDefault="006B5994" w:rsidP="001629C6">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc136334583"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc238801163"/>
       <w:r w:rsidRPr="006B5994">
         <w:t>Titre de subdivision</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="34A52F38" w14:textId="2BF8FE38" w:rsidR="007D1723" w:rsidRDefault="007E2E88" w:rsidP="001629C6">
+    <w:p w14:paraId="1F2AE492" w14:textId="102B18B2" w:rsidR="00D0223A" w:rsidRDefault="007E2E88" w:rsidP="00966A2F">
       <w:r>
         <w:t>Texte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="401139CE" w14:textId="77777777" w:rsidR="006B5994" w:rsidRPr="006B5994" w:rsidRDefault="006B5994" w:rsidP="001629C6">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc136334584"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc238801164"/>
       <w:r w:rsidRPr="006B5994">
         <w:t>Titre de subdivision</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="039CEFE5" w14:textId="0A3D7979" w:rsidR="002C1AE6" w:rsidRDefault="007E2E88" w:rsidP="001629C6">
+    <w:p w14:paraId="75286177" w14:textId="2D8A85F2" w:rsidR="00D0223A" w:rsidRDefault="007E2E88" w:rsidP="00966A2F">
       <w:r>
         <w:t>Texte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36ABCA55" w14:textId="77777777" w:rsidR="006B5994" w:rsidRPr="006B5994" w:rsidRDefault="006B5994" w:rsidP="001629C6">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc136334585"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc238801165"/>
       <w:r>
         <w:t>Titre de sous-section</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="33998099" w14:textId="7369C33D" w:rsidR="007D1723" w:rsidRDefault="007E2E88" w:rsidP="001629C6">
+    <w:p w14:paraId="737401D0" w14:textId="4193682D" w:rsidR="00452141" w:rsidRDefault="007E2E88" w:rsidP="00966A2F">
       <w:r>
         <w:t>Texte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22E745ED" w14:textId="77777777" w:rsidR="006B5994" w:rsidRPr="006B5994" w:rsidRDefault="006B5994" w:rsidP="001629C6">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc136334586"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc238801166"/>
       <w:r w:rsidRPr="006B5994">
         <w:t>Titre de subdivision</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="453A16DC" w14:textId="3B73E269" w:rsidR="006B5994" w:rsidRDefault="007E2E88" w:rsidP="001629C6">
+    <w:p w14:paraId="453A16DC" w14:textId="3B73E269" w:rsidR="006B5994" w:rsidRDefault="007E2E88" w:rsidP="00966A2F">
       <w:r>
         <w:t>Texte</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="751DAB4F" w14:textId="77777777" w:rsidR="00D227B0" w:rsidRDefault="00D227B0" w:rsidP="00966A2F"/>
     <w:p w14:paraId="608BBCA7" w14:textId="77777777" w:rsidR="00EA6B55" w:rsidRDefault="00EA6B55" w:rsidP="001629C6">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BD13E7D" w14:textId="77777777" w:rsidR="00DC0068" w:rsidRPr="00EA6B55" w:rsidRDefault="006B5994" w:rsidP="001629C6">
+    <w:p w14:paraId="6BD13E7D" w14:textId="77777777" w:rsidR="00DC0068" w:rsidRPr="00EA6B55" w:rsidRDefault="006B5994" w:rsidP="00D0223A">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc136334587"/>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc238801167"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>TITRE DE SECTION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="555729DC" w14:textId="77777777" w:rsidR="00B576B4" w:rsidRPr="006B5994" w:rsidRDefault="006B5994" w:rsidP="001629C6">
+    <w:p w14:paraId="555729DC" w14:textId="77777777" w:rsidR="00B576B4" w:rsidRPr="006B5994" w:rsidRDefault="006B5994" w:rsidP="00D0223A">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc136334588"/>
+        <w:ind w:left="578" w:hanging="578"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc238801168"/>
       <w:r w:rsidRPr="006B5994">
         <w:t>Titre de sous-section</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="3ABF9A8C" w14:textId="67C1BBAC" w:rsidR="006B5994" w:rsidRDefault="007E2E88" w:rsidP="001629C6">
+    <w:p w14:paraId="3D3B2089" w14:textId="734B64E1" w:rsidR="00055C8B" w:rsidRDefault="007E2E88" w:rsidP="005C6461">
       <w:r>
         <w:t>Texte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6398AF2B" w14:textId="77777777" w:rsidR="00636CB7" w:rsidRPr="006B5994" w:rsidRDefault="006B5994" w:rsidP="001629C6">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc136334589"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc238801169"/>
       <w:r w:rsidRPr="006B5994">
         <w:t>Titre de subdivision</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="4FA9D4BF" w14:textId="0E49940C" w:rsidR="006B5994" w:rsidRDefault="007E2E88" w:rsidP="001629C6">
+    <w:p w14:paraId="294645C6" w14:textId="6A58090B" w:rsidR="00055C8B" w:rsidRDefault="007E2E88" w:rsidP="005C6461">
       <w:r>
         <w:t>Texte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41539581" w14:textId="77777777" w:rsidR="006B5994" w:rsidRPr="006B5994" w:rsidRDefault="006B5994" w:rsidP="001629C6">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc136334590"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc238801170"/>
       <w:r w:rsidRPr="006B5994">
         <w:t>Titre de subdivision</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="6539B5FC" w14:textId="37C14CAD" w:rsidR="006B5994" w:rsidRDefault="007E2E88" w:rsidP="001629C6">
+    <w:p w14:paraId="2531A261" w14:textId="07060DCE" w:rsidR="006336C0" w:rsidRDefault="007E2E88" w:rsidP="005C6461">
       <w:r>
         <w:t>Texte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72077F6D" w14:textId="77777777" w:rsidR="006B5994" w:rsidRPr="006B5994" w:rsidRDefault="006B5994" w:rsidP="001629C6">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc136334591"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc238801171"/>
       <w:r w:rsidRPr="006B5994">
         <w:t>Titre de sous-section</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="20762977" w14:textId="0DA76B28" w:rsidR="007D1723" w:rsidRDefault="007E2E88" w:rsidP="001629C6">
+    <w:p w14:paraId="21781C74" w14:textId="37BB47CE" w:rsidR="006336C0" w:rsidRDefault="007E2E88" w:rsidP="005C6461">
       <w:r>
         <w:t>Texte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="702174D2" w14:textId="77777777" w:rsidR="006B5994" w:rsidRPr="006B5994" w:rsidRDefault="006B5994" w:rsidP="001629C6">
+    <w:p w14:paraId="702174D2" w14:textId="77777777" w:rsidR="006B5994" w:rsidRPr="006B5994" w:rsidRDefault="006B5994" w:rsidP="00D0223A">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc136334592"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc238801172"/>
       <w:r w:rsidRPr="006B5994">
         <w:t>Titre de subdivision</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="5D3E9CAC" w14:textId="6AC69CFE" w:rsidR="006B5994" w:rsidRDefault="007E2E88" w:rsidP="001629C6">
+    <w:p w14:paraId="5D3E9CAC" w14:textId="6AC69CFE" w:rsidR="006B5994" w:rsidRDefault="007E2E88" w:rsidP="005C6461">
       <w:r>
         <w:t>Texte</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="1C1B0EA2" w14:textId="77777777" w:rsidR="00D227B0" w:rsidRDefault="00D227B0" w:rsidP="005C6461"/>
     <w:p w14:paraId="460D6B45" w14:textId="77777777" w:rsidR="0019417D" w:rsidRDefault="0019417D" w:rsidP="001629C6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BD9086B" w14:textId="77777777" w:rsidR="00C128F2" w:rsidRPr="00C128F2" w:rsidRDefault="00C128F2" w:rsidP="001629C6">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc136334593"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc238801173"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>TITRE DE SECTION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="202495E3" w14:textId="77777777" w:rsidR="006B5994" w:rsidRDefault="006B5994" w:rsidP="001629C6">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc136334594"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc238801174"/>
       <w:r>
         <w:t>Titre de sous-section</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="584076DB" w14:textId="6081B6B4" w:rsidR="006B5994" w:rsidRPr="006B5994" w:rsidRDefault="007E2E88" w:rsidP="001629C6">
+    <w:p w14:paraId="16490889" w14:textId="09600A56" w:rsidR="000639C0" w:rsidRPr="006B5994" w:rsidRDefault="007E2E88" w:rsidP="005E64A3">
       <w:r>
         <w:t>Texte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C1C8234" w14:textId="77777777" w:rsidR="006B5994" w:rsidRDefault="006B5994" w:rsidP="001629C6">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc136334595"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc238801175"/>
       <w:r>
         <w:t>Titre de subdivision</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="405F0675" w14:textId="6B4B1019" w:rsidR="006B5994" w:rsidRPr="006B5994" w:rsidRDefault="007E2E88" w:rsidP="001629C6">
+    <w:p w14:paraId="06DDDC86" w14:textId="1F3EF4A2" w:rsidR="000639C0" w:rsidRPr="006B5994" w:rsidRDefault="007E2E88" w:rsidP="005E64A3">
       <w:r>
         <w:t>Texte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18878721" w14:textId="77777777" w:rsidR="006B5994" w:rsidRDefault="006B5994" w:rsidP="001629C6">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc136334596"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc238801176"/>
       <w:r>
         <w:t>Titre de subdivision</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="1BA8F96B" w14:textId="39B580D3" w:rsidR="006B5994" w:rsidRPr="006B5994" w:rsidRDefault="007E2E88" w:rsidP="001629C6">
+    <w:p w14:paraId="2DCB9161" w14:textId="1B7F6FF4" w:rsidR="000639C0" w:rsidRPr="006B5994" w:rsidRDefault="007E2E88" w:rsidP="005E64A3">
       <w:r>
         <w:t>Texte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C754461" w14:textId="77777777" w:rsidR="006B5994" w:rsidRDefault="006B5994" w:rsidP="001629C6">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc136334597"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc238801177"/>
       <w:r>
         <w:t>Titre de sous-section</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p w14:paraId="4B8B10FB" w14:textId="031BEE4E" w:rsidR="001734C4" w:rsidRPr="001734C4" w:rsidRDefault="007E2E88" w:rsidP="001629C6">
+    <w:p w14:paraId="0D602A0A" w14:textId="33DA74AB" w:rsidR="000639C0" w:rsidRPr="001734C4" w:rsidRDefault="00320792" w:rsidP="00D35288">
       <w:r>
         <w:t>Texte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31174DEB" w14:textId="77777777" w:rsidR="006B5994" w:rsidRDefault="006B5994" w:rsidP="001629C6">
+    <w:p w14:paraId="31174DEB" w14:textId="13F69C2F" w:rsidR="006B5994" w:rsidRDefault="006B5994" w:rsidP="001629C6">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc136334598"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc238801178"/>
       <w:r>
         <w:t>Titre de subdivision</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w14:paraId="4D52CC86" w14:textId="6191DD08" w:rsidR="001734C4" w:rsidRDefault="007E2E88" w:rsidP="001629C6">
+    <w:p w14:paraId="35610031" w14:textId="77777777" w:rsidR="00DD5585" w:rsidRDefault="00DD5585" w:rsidP="00D35288">
       <w:r>
         <w:t>Texte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C7D215E" w14:textId="77777777" w:rsidR="001734C4" w:rsidRPr="006B5994" w:rsidRDefault="001734C4" w:rsidP="001629C6">
+    <w:p w14:paraId="4D562F7D" w14:textId="77777777" w:rsidR="00320792" w:rsidRDefault="00320792" w:rsidP="006F30FB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C7D215E" w14:textId="5ABADA51" w:rsidR="001734C4" w:rsidRPr="006B5994" w:rsidRDefault="001734C4" w:rsidP="006F30FB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="67761A8B" w14:textId="77777777" w:rsidR="005736DD" w:rsidRPr="000A1FA1" w:rsidRDefault="005736DD" w:rsidP="001629C6">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc136334599"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc238801179"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>CONCLUSION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w14:paraId="70AC69B6" w14:textId="33D96CAD" w:rsidR="007E2E88" w:rsidRPr="00264B4B" w:rsidRDefault="007E2E88" w:rsidP="001629C6">
+    <w:p w14:paraId="70AC69B6" w14:textId="33D96CAD" w:rsidR="007E2E88" w:rsidRDefault="007E2E88" w:rsidP="00D227B0">
       <w:r>
         <w:t>Texte</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="7C325193" w14:textId="77777777" w:rsidR="00400CC4" w:rsidRPr="00264B4B" w:rsidRDefault="00400CC4" w:rsidP="00D227B0"/>
     <w:p w14:paraId="216064CE" w14:textId="77777777" w:rsidR="0019417D" w:rsidRDefault="0019417D" w:rsidP="001629C6">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A07E5B7" w14:textId="6615731F" w:rsidR="00C128F2" w:rsidRPr="00A32C79" w:rsidRDefault="00C128F2" w:rsidP="009449BF">
+    <w:p w14:paraId="0A07E5B7" w14:textId="428B8680" w:rsidR="00C128F2" w:rsidRPr="00A32C79" w:rsidRDefault="0074244A" w:rsidP="009449BF">
       <w:pPr>
         <w:pStyle w:val="TitreAnnexe"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc136334600"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc238801180"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>TITRE DE L’ANNEXE</w:t>
+        <w:t xml:space="preserve">Déclaration d’intégrité intellectuelle (si </w:t>
+      </w:r>
+      <w:r w:rsidR="00863161">
+        <w:t>requise</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w14:paraId="6C045DC4" w14:textId="77777777" w:rsidR="001E027B" w:rsidRDefault="001E027B" w:rsidP="001629C6"/>
-    <w:p w14:paraId="7E8E228F" w14:textId="77777777" w:rsidR="00C128F2" w:rsidRDefault="00C128F2" w:rsidP="001629C6"/>
+    <w:p w14:paraId="4575FABB" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D05945" w:rsidRDefault="00B20804" w:rsidP="00DD5585">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D05945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>La présente déclaration doit être remplie et jointe à toute production pour laquelle la personne enseignante l’exige. Dans le cas d’un travail d’équipe, chaque membre doit remplir une déclaration distincte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A22028C" w14:textId="77777777" w:rsidR="00D05945" w:rsidRPr="00D05945" w:rsidRDefault="00D05945" w:rsidP="00B20804">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A20A3FC" w14:textId="77777777" w:rsidR="00B20804" w:rsidRDefault="00B20804" w:rsidP="008A7EC5">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7EC5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Identification</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596276C5" w14:textId="77777777" w:rsidR="008A7EC5" w:rsidRPr="008A7EC5" w:rsidRDefault="008A7EC5" w:rsidP="008A7EC5">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="313FE266" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D05945" w:rsidRDefault="00B20804" w:rsidP="007750BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="10773"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D05945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prénom et nom de la personne étudiante : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D05945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ADD3373" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D05945" w:rsidRDefault="00B20804" w:rsidP="007750BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="10773"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D05945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Titre du travail : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D05945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="130BBF29" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D05945" w:rsidRDefault="00B20804" w:rsidP="007750BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="10773"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D05945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date de remise : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D05945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44B14F73" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D05945" w:rsidRDefault="00B20804" w:rsidP="007750BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="10773"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D05945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prénom et nom de la personne enseignante : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D05945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="732E2D46" w14:textId="45685113" w:rsidR="007750BA" w:rsidRPr="008A7EC5" w:rsidRDefault="00B20804" w:rsidP="008A7EC5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="10773"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D05945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sigle du cours : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D05945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="382574DE" w14:textId="77777777" w:rsidR="008A7EC5" w:rsidRDefault="008A7EC5" w:rsidP="008A7EC5">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3669282A" w14:textId="4DFB2E21" w:rsidR="00B20804" w:rsidRDefault="00B20804" w:rsidP="008A7EC5">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7EC5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Respect des consignes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E048513" w14:textId="77777777" w:rsidR="008A7EC5" w:rsidRPr="008A7EC5" w:rsidRDefault="008A7EC5" w:rsidP="008A7EC5">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="417"/>
+        <w:gridCol w:w="8223"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B20804" w:rsidRPr="00D05945" w14:paraId="61A9BAF4" w14:textId="77777777">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+            <w:id w:val="-2038577365"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="421" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7B3692CB" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D05945" w:rsidRDefault="00B20804">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00D05945">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10369" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77AA7725" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D05945" w:rsidRDefault="00B20804" w:rsidP="00127C4E">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004D536D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>En cochant cette case, je déclare avoir respecté les consignes fournies par la personne enseignante dans la réalisation de ce travail. Entre autres, je n’ai pas obtenu d’aide non autorisée ni fait un usage interdit d’une ressource ou d’un outil (incluant les outils d’intelligence artificielle générative).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="62A246A6" w14:textId="77777777" w:rsidR="00127C4E" w:rsidRDefault="00127C4E" w:rsidP="00127C4E">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47760DDD" w14:textId="5649A741" w:rsidR="00B20804" w:rsidRPr="00127C4E" w:rsidRDefault="00B20804" w:rsidP="00127C4E">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00127C4E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Utilisation de l’intelligence artificielle générative</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A3D87D5" w14:textId="77777777" w:rsidR="00127C4E" w:rsidRDefault="00127C4E" w:rsidP="00B20804">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16FEAE5B" w14:textId="067D2693" w:rsidR="00B20804" w:rsidRPr="00D05945" w:rsidRDefault="00B20804" w:rsidP="00B20804">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D05945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Je déclare que mon utilisation de l’intelligence artificielle générative dans le cadre de la réalisation de ce travail se limite aux usages cochés dans le tableau ci-dessous. J’ai fourni toute information supplémentaire demandée par la personne enseignante, le cas échéant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43738F15" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D05945" w:rsidRDefault="00B20804" w:rsidP="00B20804">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableauGrille4-Accentuation1"/>
+        <w:tblW w:w="8642" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="846"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="4253"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="1701"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B20804" w:rsidRPr="00D7281A" w14:paraId="2C3996E1" w14:textId="77777777" w:rsidTr="00711F34">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="614"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="595959" w:themeFill="text1" w:themeFillTint="A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4344F10B" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00475A7B">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D7281A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Étape</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="595959" w:themeFill="text1" w:themeFillTint="A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46E019B9" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00475A7B">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D7281A">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☑</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="595959" w:themeFill="text1" w:themeFillTint="A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E47A92C" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00475A7B">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D7281A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Usage</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D7281A">
+              <w:rPr>
+                <w:rStyle w:val="Appelnotedebasdep"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:footnoteReference w:id="2"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="595959" w:themeFill="text1" w:themeFillTint="A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E31C417" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00475A7B">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D7281A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Outil utilisé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="595959" w:themeFill="text1" w:themeFillTint="A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B83D751" w14:textId="77777777" w:rsidR="009612E4" w:rsidRDefault="00B20804" w:rsidP="00475A7B">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D7281A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Précisions </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="163C8EA9" w14:textId="4B98445F" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00475A7B">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D7281A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(au besoin)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B20804" w:rsidRPr="00D7281A" w14:paraId="0A4A5D8A" w14:textId="77777777" w:rsidTr="00711F34">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="331"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="385DF308" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00E367A3">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D7281A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Avant la production</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-2068483217"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="425" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="074143B7" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00C94887">
+                <w:pPr>
+                  <w:pStyle w:val="Sansinterligne"/>
+                  <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00D7281A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DCF73BB" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00C94887">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D7281A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Chercher des idées</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A97CC3D" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C830B04" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B20804" w:rsidRPr="00D7281A" w14:paraId="217836CA" w14:textId="77777777" w:rsidTr="00711F34">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:vMerge/>
+            <w:textDirection w:val="tbRl"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61F33CBD" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00E367A3">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-1196384944"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="425" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4B6E150C" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00C94887">
+                <w:pPr>
+                  <w:pStyle w:val="Sansinterligne"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00D7281A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="592A46E6" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00C94887">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D7281A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Rechercher des informations ou des documents</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45EEC1B7" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="738A735A" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B20804" w:rsidRPr="00D7281A" w14:paraId="130B2EAE" w14:textId="77777777" w:rsidTr="00711F34">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:vMerge/>
+            <w:textDirection w:val="tbRl"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BDA96DC" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00E367A3">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="214865755"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="425" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2BDA4798" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00C94887">
+                <w:pPr>
+                  <w:pStyle w:val="Sansinterligne"/>
+                  <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00D7281A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FF96B9B" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00C94887">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D7281A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Obtenir des explications pour améliorer ma compréhension de certains concepts ou textes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EA20DE5" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="39FBFC4F" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B20804" w:rsidRPr="00D7281A" w14:paraId="22D4F4E4" w14:textId="77777777" w:rsidTr="00711F34">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:vMerge/>
+            <w:textDirection w:val="tbRl"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F0A83BB" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00E367A3">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="960682082"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="425" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="416C7174" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00C94887">
+                <w:pPr>
+                  <w:pStyle w:val="Sansinterligne"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00D7281A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="784944C8" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00C94887">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D7281A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Structurer mes idées dans un plan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DE09E19" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D1DFF39" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B20804" w:rsidRPr="00D7281A" w14:paraId="6D4F9E75" w14:textId="77777777" w:rsidTr="00711F34">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:vMerge/>
+            <w:textDirection w:val="tbRl"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EC397BB" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00E367A3">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-602182082"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="425" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="10A0D706" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00C94887">
+                <w:pPr>
+                  <w:pStyle w:val="Sansinterligne"/>
+                  <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00D7281A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0565BED9" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00C94887">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D7281A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Produire un plan de rédaction ou un modèle de production</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B57511E" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FCFADE9" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B20804" w:rsidRPr="00D7281A" w14:paraId="4D387662" w14:textId="77777777" w:rsidTr="00711F34">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:vMerge/>
+            <w:textDirection w:val="tbRl"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="227ECE0A" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00E367A3">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="426700193"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="425" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="75B31FE2" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00C94887">
+                <w:pPr>
+                  <w:pStyle w:val="Sansinterligne"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00D7281A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73DB2187" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00C94887">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D7281A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Traduire un texte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38A21EC5" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E83469B" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B20804" w:rsidRPr="00D7281A" w14:paraId="0A1AC5B6" w14:textId="77777777" w:rsidTr="00711F34">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A2271C9" w14:textId="0BE0B992" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00E367A3">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D7281A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Pendant la</w:t>
+            </w:r>
+            <w:r w:rsidR="004D536D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D7281A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>production</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-1965649707"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="425" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6673D9E0" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00C94887">
+                <w:pPr>
+                  <w:pStyle w:val="Sansinterligne"/>
+                  <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00D7281A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="057A4683" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00C94887">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D7281A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Résumer ou rédiger une partie de mon texte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EEFC4CA" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F5D51E0" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B20804" w:rsidRPr="00D7281A" w14:paraId="5FAC6F77" w14:textId="77777777" w:rsidTr="00711F34">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:vMerge/>
+            <w:textDirection w:val="tbRl"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="401F8799" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00E367A3">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="1312756299"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="425" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="14A1C011" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00C94887">
+                <w:pPr>
+                  <w:pStyle w:val="Sansinterligne"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00D7281A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C520A98" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00C94887">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D7281A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Effectuer des calculs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="126D2876" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00B5F609" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B20804" w:rsidRPr="00D7281A" w14:paraId="0727F64B" w14:textId="77777777" w:rsidTr="00711F34">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:textDirection w:val="tbRl"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="753D0AE9" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00E367A3">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-752347345"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="425" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="41D87A6A" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00C94887">
+                <w:pPr>
+                  <w:pStyle w:val="Sansinterligne"/>
+                  <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00D7281A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28DD1265" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00C94887">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D7281A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Générer du code informatique</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="44177705" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="533DDBD9" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B20804" w:rsidRPr="00D7281A" w14:paraId="24834FCF" w14:textId="77777777" w:rsidTr="00711F34">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:vMerge/>
+            <w:textDirection w:val="tbRl"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23204249" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00E367A3">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="1976561160"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="425" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="279BB659" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00C94887">
+                <w:pPr>
+                  <w:pStyle w:val="Sansinterligne"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00D7281A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BAF4748" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00C94887">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D7281A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Générer des images ou du contenu multimédia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E4E4B8E" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CB55B7C" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B20804" w:rsidRPr="00D7281A" w14:paraId="2F08246C" w14:textId="77777777" w:rsidTr="00711F34">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:textDirection w:val="tbRl"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C996EAC" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00E367A3">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="689108595"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="425" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0537985A" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00C94887">
+                <w:pPr>
+                  <w:pStyle w:val="Sansinterligne"/>
+                  <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00D7281A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40DC5C55" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00C94887">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D7281A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Produire une analyse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="60CF0617" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="012978B3" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B20804" w:rsidRPr="00D7281A" w14:paraId="349E1A16" w14:textId="77777777" w:rsidTr="00711F34">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:vMerge/>
+            <w:textDirection w:val="tbRl"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="666A2251" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00E367A3">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="1783149857"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="425" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="10B37607" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00C94887">
+                <w:pPr>
+                  <w:pStyle w:val="Sansinterligne"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00D7281A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FC39840" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00C94887">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D7281A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Répondre à une question du travail</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DB4A173" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35A27638" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B20804" w:rsidRPr="00D7281A" w14:paraId="6852D474" w14:textId="77777777" w:rsidTr="00711F34">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="305B8C5E" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00E367A3">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D7281A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Après la production</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-54017205"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="425" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4324CBD6" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00C94887">
+                <w:pPr>
+                  <w:pStyle w:val="Sansinterligne"/>
+                  <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00D7281A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75ACBAD6" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00C94887">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D7281A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Reformuler mon texte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E88ABBC" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C313F36" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B20804" w:rsidRPr="00D7281A" w14:paraId="4551D7AC" w14:textId="77777777" w:rsidTr="00711F34">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CAD5E2D" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00E367A3">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="12498913"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="425" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3202BDBD" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00C94887">
+                <w:pPr>
+                  <w:pStyle w:val="Sansinterligne"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00D7281A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E35C9E3" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00C94887">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D7281A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Obtenir de la rétroaction sur mon travail (identifier des erreurs, des points à améliorer, etc.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="608ED537" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62969152" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B20804" w:rsidRPr="00D7281A" w14:paraId="3D298095" w14:textId="77777777" w:rsidTr="00711F34">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FCBB600" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00E367A3">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-1221120115"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="425" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="75121A01" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00C94887">
+                <w:pPr>
+                  <w:pStyle w:val="Sansinterligne"/>
+                  <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00D7281A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="527C89E1" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00C94887">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D7281A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Faire la révision linguistique de mon texte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EC25DC6" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="51943105" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B20804" w:rsidRPr="00D7281A" w14:paraId="5AE6944C" w14:textId="77777777" w:rsidTr="00711F34">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C369FF4" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00E367A3">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="1875425490"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="425" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="56A34CF3" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00C94887">
+                <w:pPr>
+                  <w:pStyle w:val="Sansinterligne"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00D7281A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51CBE31D" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00C94887">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D7281A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Traduire mon texte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15D4AB66" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AC0360F" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B20804" w:rsidRPr="00D7281A" w14:paraId="2BDE8658" w14:textId="77777777" w:rsidTr="00711F34">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AD3FFF3" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00E367A3">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="2083717968"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="425" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="120EED0A" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00C94887">
+                <w:pPr>
+                  <w:pStyle w:val="Sansinterligne"/>
+                  <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00D7281A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61A8515A" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00C94887">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D7281A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Mettre en forme mon travail</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1145D6CB" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F4DEF34" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B20804" w:rsidRPr="00D7281A" w14:paraId="3084B3B6" w14:textId="77777777" w:rsidTr="00711F34">
+        <w:trPr>
+          <w:trHeight w:val="592"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12D49964" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00E367A3">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D7281A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Autre utilisation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="2108924443"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="425" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="010D4662" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00C94887">
+                <w:pPr>
+                  <w:pStyle w:val="Sansinterligne"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00D7281A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7551C1CA" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00C94887">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D7281A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Autre, précisez :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C845852" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C3D236B" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B20804" w:rsidRPr="00D7281A" w14:paraId="3431F354" w14:textId="77777777" w:rsidTr="00161AF7">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="540"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6DEF1FE9" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00C94887">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-468672808"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="425" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="09A822D6" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00C94887">
+                <w:pPr>
+                  <w:pStyle w:val="Sansinterligne"/>
+                  <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00D7281A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="124D2285" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D7281A" w:rsidRDefault="00B20804" w:rsidP="00C94887">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D7281A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Aucun</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7EA0024E" w14:textId="77777777" w:rsidR="00382E5D" w:rsidRDefault="00382E5D" w:rsidP="00382E5D">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B509B07" w14:textId="724FE8B9" w:rsidR="00B20804" w:rsidRDefault="00B20804" w:rsidP="00382E5D">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:keepLines/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00382E5D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Responsabilité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FE19F79" w14:textId="77777777" w:rsidR="00382E5D" w:rsidRPr="00382E5D" w:rsidRDefault="00382E5D" w:rsidP="00382E5D">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="456"/>
+        <w:gridCol w:w="8184"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B20804" w:rsidRPr="00D05945" w14:paraId="53527BBB" w14:textId="77777777" w:rsidTr="00711F34">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1134"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+            <w:id w:val="2066612737"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="5E58609D" w14:textId="6A1BD216" w:rsidR="00B20804" w:rsidRPr="00D05945" w:rsidRDefault="00711F34" w:rsidP="00711F34">
+                <w:pPr>
+                  <w:ind w:right="-12"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10344" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F7F57A6" w14:textId="6D7ED756" w:rsidR="00B20804" w:rsidRPr="00E94A26" w:rsidRDefault="00B20804" w:rsidP="00FC484D">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E94A26">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En cochant cette case, je déclare être responsable (ou coresponsable, dans le cas d’un travail d’équipe) de ce travail. Je comprends que cela signifie que ma contribution intellectuelle a été significative et que j’ai adéquatement cité mes sources, le cas échéant. Je suis en mesure d’expliquer ma démarche et mes raisonnements, ainsi que de démontrer ma compréhension du contenu. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B20804" w:rsidRPr="00D05945" w14:paraId="31DEF988" w14:textId="77777777" w:rsidTr="00711F34">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+            <w:id w:val="143776416"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="1E619BAA" w14:textId="5FF0D0C6" w:rsidR="00B20804" w:rsidRPr="00D05945" w:rsidRDefault="00711F34" w:rsidP="00711F34">
+                <w:pPr>
+                  <w:ind w:right="-12"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10344" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="219D7D5C" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00E94A26" w:rsidRDefault="00B20804" w:rsidP="00FC484D">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E94A26">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Si j’ai utilisé un outil d’intelligence artificielle, je confirme ne pas avoir versé de matériel confidentiel ou sous droit d’auteur dans l’outil. J’ai également vérifié l’exactitude des informations générées.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="06EC1F9C" w14:textId="77777777" w:rsidR="003E7783" w:rsidRDefault="003E7783" w:rsidP="00161AF7">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E3C3BD0" w14:textId="2D3C8CA3" w:rsidR="00B20804" w:rsidRPr="00161AF7" w:rsidRDefault="00B20804" w:rsidP="00161AF7">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161AF7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Signature</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17CF7E38" w14:textId="77777777" w:rsidR="00B20804" w:rsidRPr="00D05945" w:rsidRDefault="00B20804" w:rsidP="00B20804">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="10632"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E29F44D" w14:textId="2CD0D209" w:rsidR="00B20804" w:rsidRPr="00711F34" w:rsidRDefault="00B20804" w:rsidP="00CF3B6A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="10632"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711F34">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Signature</w:t>
+      </w:r>
+      <w:r w:rsidR="00D212B5" w:rsidRPr="002A7931">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A7931" w:rsidRPr="002A7931">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31A9D7F5" w14:textId="4C692437" w:rsidR="00B20804" w:rsidRPr="00711F34" w:rsidRDefault="0043427F" w:rsidP="002A7931">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="2977"/>
+          <w:tab w:val="left" w:pos="10632"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Nom</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20804" w:rsidRPr="00711F34">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la personne étudiante</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67DBD04B" w14:textId="148C4BCF" w:rsidR="00B20804" w:rsidRPr="00711F34" w:rsidRDefault="00B20804" w:rsidP="00E455B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="10632"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711F34">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Signé le</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7051">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7051" w:rsidRPr="00EA7051">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00711F34">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>à</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7051">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:alias w:val="Lieu"/>
+          <w:tag w:val="Lieu"/>
+          <w:id w:val="1764025071"/>
+          <w:placeholder>
+            <w:docPart w:val="F634801568034C0D8E4D9168011B6F50"/>
+          </w:placeholder>
+          <w15:appearance w15:val="hidden"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="002A7931" w:rsidRPr="00EA7051">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7E8E228F" w14:textId="6900718B" w:rsidR="00C3048E" w:rsidRPr="003E7783" w:rsidRDefault="00B20804" w:rsidP="006C0FA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2410"/>
+          <w:tab w:val="left" w:pos="6379"/>
+          <w:tab w:val="left" w:pos="10632"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711F34">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00711F34">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00711F34">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00711F34">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Lieu</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3048E">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E6474F3" w14:textId="77777777" w:rsidR="00C3048E" w:rsidRPr="00A32C79" w:rsidRDefault="00C3048E" w:rsidP="00C3048E">
+      <w:pPr>
+        <w:pStyle w:val="TitreAnnexe"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc238801181"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>TITRE DE L’ANNEXE S’IL Y A LIEU</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="0DC51A58" w14:textId="77777777" w:rsidR="00C128F2" w:rsidRDefault="00C128F2" w:rsidP="001629C6"/>
     <w:p w14:paraId="2DD0B99E" w14:textId="77777777" w:rsidR="008A1C2F" w:rsidRDefault="001E027B" w:rsidP="001629C6">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B6DAB01" w14:textId="77777777" w:rsidR="00B576B4" w:rsidRDefault="00B6278D" w:rsidP="001629C6">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc136334601"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc238801182"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>LISTE DE</w:t>
       </w:r>
       <w:r w:rsidR="00B576B4">
         <w:t xml:space="preserve"> RÉFÉRENCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="79461F93" w14:textId="77777777" w:rsidR="00B576B4" w:rsidRDefault="00B576B4" w:rsidP="001629C6">
       <w:pPr>
         <w:pStyle w:val="Rfrences"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12363EEB" w14:textId="77777777" w:rsidR="00A80637" w:rsidRPr="005E7369" w:rsidRDefault="00A80637" w:rsidP="001629C6">
       <w:pPr>
         <w:pStyle w:val="Rfrences"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A80637" w:rsidRPr="005E7369" w:rsidSect="006666D9">
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22839D17" w14:textId="77777777" w:rsidR="00D2495E" w:rsidRDefault="00D2495E" w:rsidP="001629C6">
+    <w:p w14:paraId="096274D8" w14:textId="77777777" w:rsidR="00C030A7" w:rsidRDefault="00C030A7" w:rsidP="001629C6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40FD628E" w14:textId="77777777" w:rsidR="00D2495E" w:rsidRDefault="00D2495E" w:rsidP="001629C6">
+    <w:p w14:paraId="464C27F9" w14:textId="77777777" w:rsidR="00C030A7" w:rsidRDefault="00C030A7" w:rsidP="001629C6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3C0309CC" w14:textId="77777777" w:rsidR="00D2495E" w:rsidRDefault="00D2495E">
+    <w:p w14:paraId="7145C03D" w14:textId="77777777" w:rsidR="00C030A7" w:rsidRDefault="00C030A7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79EE1EA8" w14:textId="77777777" w:rsidR="00D2495E" w:rsidRDefault="00D2495E" w:rsidP="001629C6">
+    <w:p w14:paraId="2303A6B7" w14:textId="77777777" w:rsidR="00C030A7" w:rsidRDefault="00C030A7" w:rsidP="00FD73B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A1FF4C1" w14:textId="77777777" w:rsidR="00D2495E" w:rsidRDefault="00D2495E" w:rsidP="001629C6">
+    <w:p w14:paraId="79C99F24" w14:textId="77777777" w:rsidR="00C030A7" w:rsidRDefault="00C030A7" w:rsidP="001629C6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3F47504F" w14:textId="77777777" w:rsidR="00D2495E" w:rsidRDefault="00D2495E">
+    <w:p w14:paraId="48386F86" w14:textId="77777777" w:rsidR="00C030A7" w:rsidRDefault="00C030A7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="1C72B2FF" w14:textId="097391CA" w:rsidR="00B20804" w:rsidRPr="00215F14" w:rsidRDefault="00B20804" w:rsidP="00B20804">
+      <w:pPr>
+        <w:pStyle w:val="Notedebasdepage"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="142"/>
+        </w:tabs>
+        <w:ind w:left="142" w:hanging="142"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00215F14">
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="008A7EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003C222E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inspiré de Cabana, M. (2024). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C222E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formulaire de déclaration : utilisation de l’IAg dans une production étudiante. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C222E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Service de soutien à la formation, Université de Sherbrooke. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="00776542">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://www.usherbrooke.ca/cdpgenie/fileadmin/sites/cdpgenie/formulaires/2_form_declaration_usages_IAg_SSF_UdeS.docx</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="003C222E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et de Les bibliothèques de l’Université de Montréal (2025). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C222E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Formulaire de déclaration de l’utilisation de l’intelligence artificielle générative (IAg) (2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C222E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C222E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidRPr="00776542">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://boite-outils.bib.umontreal.ca/ld.php?content_id=37681941</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00776542">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1275604642"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="525E8949" w14:textId="6A4D3AAE" w:rsidR="008A1C2F" w:rsidRDefault="009D1265" w:rsidP="005C5E52">
         <w:pPr>
           <w:pStyle w:val="En-tte"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00AD1BD5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E3720C3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -3080,51 +6743,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E097BF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8DA0B5DC"/>
+    <w:tmpl w:val="C234F8A6"/>
     <w:lvl w:ilvl="0" w:tplc="EF228E56">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="TitreAnnexe"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="Annexe %1 –"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
@@ -3169,50 +6832,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F674EB3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FBDA9CA0"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="622D3686"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9D42DC2"/>
     <w:lvl w:ilvl="0" w:tplc="2042DD50">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Titre1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -3255,51 +7031,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62E07CF5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3872CD6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3408,306 +7184,470 @@
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2120179944">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1115370774">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1298492273">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="235940311">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="755785761">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1898201944">
     <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="194007985">
+    <w:abstractNumId w:val="3"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1861747150">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
+  <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00856D68"/>
     <w:rsid w:val="00027CA9"/>
     <w:rsid w:val="00046830"/>
+    <w:rsid w:val="00055C8B"/>
     <w:rsid w:val="00060CB9"/>
+    <w:rsid w:val="00063467"/>
+    <w:rsid w:val="000639C0"/>
     <w:rsid w:val="00067773"/>
     <w:rsid w:val="00082F6F"/>
     <w:rsid w:val="00084681"/>
+    <w:rsid w:val="0009006E"/>
     <w:rsid w:val="000911FE"/>
+    <w:rsid w:val="00091D71"/>
     <w:rsid w:val="000A1FA1"/>
+    <w:rsid w:val="000B7E3A"/>
     <w:rsid w:val="000D28DF"/>
     <w:rsid w:val="000E61F8"/>
     <w:rsid w:val="000E7ED9"/>
+    <w:rsid w:val="000F09B1"/>
+    <w:rsid w:val="000F3881"/>
+    <w:rsid w:val="001027FC"/>
+    <w:rsid w:val="00127C4E"/>
+    <w:rsid w:val="00137E54"/>
     <w:rsid w:val="00140932"/>
+    <w:rsid w:val="001443FB"/>
+    <w:rsid w:val="00161AF7"/>
     <w:rsid w:val="001629C6"/>
+    <w:rsid w:val="00163B0D"/>
     <w:rsid w:val="001734C4"/>
     <w:rsid w:val="00177E99"/>
     <w:rsid w:val="00190606"/>
     <w:rsid w:val="0019417D"/>
     <w:rsid w:val="001C2415"/>
+    <w:rsid w:val="001D0584"/>
     <w:rsid w:val="001E027B"/>
+    <w:rsid w:val="001F3E2B"/>
+    <w:rsid w:val="001F43C9"/>
     <w:rsid w:val="0020492C"/>
+    <w:rsid w:val="00217B0C"/>
+    <w:rsid w:val="002244A9"/>
     <w:rsid w:val="002411D9"/>
     <w:rsid w:val="00264B4B"/>
     <w:rsid w:val="00264EB4"/>
+    <w:rsid w:val="0026650C"/>
     <w:rsid w:val="002939D2"/>
     <w:rsid w:val="002963EB"/>
+    <w:rsid w:val="002A7931"/>
     <w:rsid w:val="002B096F"/>
     <w:rsid w:val="002B2CC7"/>
     <w:rsid w:val="002B5577"/>
     <w:rsid w:val="002C1AE6"/>
     <w:rsid w:val="002C2DC9"/>
-    <w:rsid w:val="002D24F5"/>
+    <w:rsid w:val="002D26DC"/>
+    <w:rsid w:val="002D58D1"/>
+    <w:rsid w:val="002F1C53"/>
     <w:rsid w:val="002F75F0"/>
-    <w:rsid w:val="00323AFA"/>
+    <w:rsid w:val="00310018"/>
+    <w:rsid w:val="00320792"/>
+    <w:rsid w:val="00333F5A"/>
+    <w:rsid w:val="00334BB0"/>
     <w:rsid w:val="003459EE"/>
     <w:rsid w:val="003620B6"/>
     <w:rsid w:val="0036288D"/>
     <w:rsid w:val="00363D8F"/>
+    <w:rsid w:val="00372C16"/>
+    <w:rsid w:val="00382E5D"/>
     <w:rsid w:val="003954F7"/>
+    <w:rsid w:val="003C222E"/>
+    <w:rsid w:val="003E2B18"/>
     <w:rsid w:val="003E65FE"/>
+    <w:rsid w:val="003E7783"/>
     <w:rsid w:val="003F1E6E"/>
+    <w:rsid w:val="00400CC4"/>
     <w:rsid w:val="00414717"/>
     <w:rsid w:val="0042120F"/>
     <w:rsid w:val="0042539B"/>
     <w:rsid w:val="00432E13"/>
+    <w:rsid w:val="0043427F"/>
     <w:rsid w:val="0045048F"/>
+    <w:rsid w:val="00452141"/>
+    <w:rsid w:val="00475A7B"/>
     <w:rsid w:val="00475C95"/>
-    <w:rsid w:val="004D34CA"/>
+    <w:rsid w:val="00495044"/>
+    <w:rsid w:val="004967C4"/>
+    <w:rsid w:val="004B5CBE"/>
+    <w:rsid w:val="004C7B1E"/>
+    <w:rsid w:val="004D536D"/>
+    <w:rsid w:val="004E61A0"/>
+    <w:rsid w:val="004F026B"/>
     <w:rsid w:val="004F3663"/>
     <w:rsid w:val="004F77C1"/>
+    <w:rsid w:val="004F7D92"/>
     <w:rsid w:val="005015F4"/>
     <w:rsid w:val="00503C00"/>
+    <w:rsid w:val="00517517"/>
     <w:rsid w:val="00522F4A"/>
     <w:rsid w:val="005271FB"/>
     <w:rsid w:val="00537EE3"/>
     <w:rsid w:val="00556424"/>
     <w:rsid w:val="005736DD"/>
     <w:rsid w:val="005A2BDF"/>
     <w:rsid w:val="005A454A"/>
     <w:rsid w:val="005B470D"/>
     <w:rsid w:val="005B51BB"/>
     <w:rsid w:val="005C5E52"/>
+    <w:rsid w:val="005C6461"/>
     <w:rsid w:val="005C6870"/>
+    <w:rsid w:val="005E64A3"/>
     <w:rsid w:val="005E72C0"/>
     <w:rsid w:val="005E7369"/>
+    <w:rsid w:val="00617B0A"/>
+    <w:rsid w:val="00621CB9"/>
     <w:rsid w:val="00623112"/>
     <w:rsid w:val="006235AF"/>
+    <w:rsid w:val="006336C0"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00636CB7"/>
     <w:rsid w:val="00641C17"/>
     <w:rsid w:val="00647C08"/>
     <w:rsid w:val="0065333E"/>
     <w:rsid w:val="0065420C"/>
+    <w:rsid w:val="00664D7B"/>
     <w:rsid w:val="006666D9"/>
+    <w:rsid w:val="0067428F"/>
     <w:rsid w:val="0068575D"/>
+    <w:rsid w:val="0069770E"/>
+    <w:rsid w:val="006A06F7"/>
     <w:rsid w:val="006A4D89"/>
-    <w:rsid w:val="006B3B0A"/>
+    <w:rsid w:val="006A7F40"/>
     <w:rsid w:val="006B5994"/>
+    <w:rsid w:val="006C0FA2"/>
     <w:rsid w:val="006D1A14"/>
     <w:rsid w:val="006E2A7F"/>
     <w:rsid w:val="006E6F45"/>
+    <w:rsid w:val="006F30FB"/>
     <w:rsid w:val="006F582D"/>
+    <w:rsid w:val="00711F34"/>
+    <w:rsid w:val="00716C1F"/>
     <w:rsid w:val="0071732F"/>
+    <w:rsid w:val="00727892"/>
+    <w:rsid w:val="007302EE"/>
+    <w:rsid w:val="00741D0A"/>
+    <w:rsid w:val="0074244A"/>
+    <w:rsid w:val="0074392E"/>
     <w:rsid w:val="00750CF9"/>
+    <w:rsid w:val="00774D14"/>
+    <w:rsid w:val="007750BA"/>
+    <w:rsid w:val="00776542"/>
     <w:rsid w:val="0077680B"/>
     <w:rsid w:val="00784E75"/>
     <w:rsid w:val="007854F1"/>
     <w:rsid w:val="00790481"/>
     <w:rsid w:val="00792D30"/>
+    <w:rsid w:val="007934E8"/>
+    <w:rsid w:val="00794E42"/>
     <w:rsid w:val="007B3F18"/>
+    <w:rsid w:val="007B7CE6"/>
+    <w:rsid w:val="007C0BA1"/>
+    <w:rsid w:val="007C363B"/>
+    <w:rsid w:val="007C5ABF"/>
     <w:rsid w:val="007D1723"/>
+    <w:rsid w:val="007D3D9A"/>
     <w:rsid w:val="007D4831"/>
     <w:rsid w:val="007E2E88"/>
+    <w:rsid w:val="007E2FB3"/>
+    <w:rsid w:val="007F7A92"/>
+    <w:rsid w:val="00802AF5"/>
     <w:rsid w:val="00810517"/>
     <w:rsid w:val="008208B0"/>
-    <w:rsid w:val="008318C6"/>
+    <w:rsid w:val="00822601"/>
+    <w:rsid w:val="00840D01"/>
+    <w:rsid w:val="008446F2"/>
+    <w:rsid w:val="00852DB8"/>
     <w:rsid w:val="00856D68"/>
     <w:rsid w:val="00860920"/>
+    <w:rsid w:val="00863161"/>
+    <w:rsid w:val="008646BA"/>
     <w:rsid w:val="00873B32"/>
     <w:rsid w:val="008A1C2F"/>
+    <w:rsid w:val="008A7EC5"/>
+    <w:rsid w:val="008B4E70"/>
+    <w:rsid w:val="008C6002"/>
+    <w:rsid w:val="008D0791"/>
+    <w:rsid w:val="008D7F7C"/>
+    <w:rsid w:val="008E14CD"/>
     <w:rsid w:val="008F1AE6"/>
     <w:rsid w:val="00911E37"/>
     <w:rsid w:val="00916CD5"/>
     <w:rsid w:val="009415BC"/>
     <w:rsid w:val="009449BF"/>
     <w:rsid w:val="009570CE"/>
+    <w:rsid w:val="009612E4"/>
     <w:rsid w:val="00964540"/>
+    <w:rsid w:val="00966A2F"/>
+    <w:rsid w:val="00981FBA"/>
     <w:rsid w:val="009905C3"/>
     <w:rsid w:val="009B3112"/>
     <w:rsid w:val="009B5CF0"/>
     <w:rsid w:val="009D1265"/>
+    <w:rsid w:val="009D38CC"/>
+    <w:rsid w:val="009E38C1"/>
+    <w:rsid w:val="009F4D53"/>
     <w:rsid w:val="00A00AFB"/>
     <w:rsid w:val="00A13933"/>
+    <w:rsid w:val="00A14895"/>
     <w:rsid w:val="00A16055"/>
+    <w:rsid w:val="00A2687C"/>
     <w:rsid w:val="00A31B8D"/>
     <w:rsid w:val="00A32C79"/>
+    <w:rsid w:val="00A34103"/>
+    <w:rsid w:val="00A44D93"/>
     <w:rsid w:val="00A45F6E"/>
+    <w:rsid w:val="00A62CA3"/>
     <w:rsid w:val="00A70BA8"/>
     <w:rsid w:val="00A75384"/>
+    <w:rsid w:val="00A75B5F"/>
+    <w:rsid w:val="00A77CD3"/>
     <w:rsid w:val="00A80637"/>
     <w:rsid w:val="00A9235C"/>
     <w:rsid w:val="00AA01C3"/>
+    <w:rsid w:val="00AA2330"/>
     <w:rsid w:val="00AA5A6F"/>
+    <w:rsid w:val="00AB04C3"/>
     <w:rsid w:val="00AB57F2"/>
+    <w:rsid w:val="00AB6419"/>
     <w:rsid w:val="00AD4E31"/>
     <w:rsid w:val="00AE1D55"/>
     <w:rsid w:val="00AE2CC8"/>
     <w:rsid w:val="00AE30A3"/>
+    <w:rsid w:val="00B010CA"/>
     <w:rsid w:val="00B015E9"/>
     <w:rsid w:val="00B01D44"/>
+    <w:rsid w:val="00B20804"/>
+    <w:rsid w:val="00B2608E"/>
     <w:rsid w:val="00B3791D"/>
     <w:rsid w:val="00B41175"/>
     <w:rsid w:val="00B573B7"/>
     <w:rsid w:val="00B576B4"/>
     <w:rsid w:val="00B6278D"/>
     <w:rsid w:val="00B65330"/>
+    <w:rsid w:val="00B74ED5"/>
     <w:rsid w:val="00B75668"/>
     <w:rsid w:val="00B93C1A"/>
     <w:rsid w:val="00BB5957"/>
     <w:rsid w:val="00BB7AEC"/>
+    <w:rsid w:val="00BC4D02"/>
+    <w:rsid w:val="00BD0B3E"/>
     <w:rsid w:val="00BD4E0E"/>
     <w:rsid w:val="00BF64B6"/>
+    <w:rsid w:val="00C030A7"/>
     <w:rsid w:val="00C1131E"/>
     <w:rsid w:val="00C119A9"/>
     <w:rsid w:val="00C128F2"/>
     <w:rsid w:val="00C302CF"/>
+    <w:rsid w:val="00C3048E"/>
     <w:rsid w:val="00C43004"/>
+    <w:rsid w:val="00C46BCB"/>
+    <w:rsid w:val="00C64403"/>
     <w:rsid w:val="00C654AE"/>
     <w:rsid w:val="00C675B8"/>
     <w:rsid w:val="00C75DBB"/>
     <w:rsid w:val="00C774CA"/>
     <w:rsid w:val="00C77E1A"/>
+    <w:rsid w:val="00C81602"/>
     <w:rsid w:val="00C81609"/>
+    <w:rsid w:val="00C94887"/>
+    <w:rsid w:val="00C94D58"/>
+    <w:rsid w:val="00CA1487"/>
     <w:rsid w:val="00CA17B2"/>
+    <w:rsid w:val="00CA2D9A"/>
+    <w:rsid w:val="00CD6648"/>
     <w:rsid w:val="00CE3444"/>
+    <w:rsid w:val="00CF02D3"/>
+    <w:rsid w:val="00CF3B6A"/>
+    <w:rsid w:val="00D0223A"/>
+    <w:rsid w:val="00D05945"/>
+    <w:rsid w:val="00D10A0F"/>
     <w:rsid w:val="00D12D93"/>
+    <w:rsid w:val="00D14448"/>
+    <w:rsid w:val="00D168F4"/>
+    <w:rsid w:val="00D212B5"/>
     <w:rsid w:val="00D21BE3"/>
-    <w:rsid w:val="00D2495E"/>
+    <w:rsid w:val="00D227B0"/>
     <w:rsid w:val="00D31F90"/>
     <w:rsid w:val="00D34184"/>
+    <w:rsid w:val="00D35288"/>
     <w:rsid w:val="00D4384F"/>
     <w:rsid w:val="00D43C17"/>
+    <w:rsid w:val="00D474FD"/>
+    <w:rsid w:val="00D6159A"/>
+    <w:rsid w:val="00D7281A"/>
+    <w:rsid w:val="00D82840"/>
+    <w:rsid w:val="00D828CE"/>
     <w:rsid w:val="00D84C83"/>
+    <w:rsid w:val="00DA227B"/>
+    <w:rsid w:val="00DA5527"/>
+    <w:rsid w:val="00DA61C2"/>
     <w:rsid w:val="00DC0068"/>
     <w:rsid w:val="00DD33DD"/>
+    <w:rsid w:val="00DD5585"/>
     <w:rsid w:val="00DE6F93"/>
+    <w:rsid w:val="00DF3766"/>
     <w:rsid w:val="00E042A2"/>
     <w:rsid w:val="00E05C78"/>
     <w:rsid w:val="00E162A4"/>
     <w:rsid w:val="00E27D12"/>
+    <w:rsid w:val="00E33507"/>
+    <w:rsid w:val="00E3544D"/>
+    <w:rsid w:val="00E367A3"/>
+    <w:rsid w:val="00E40BAA"/>
+    <w:rsid w:val="00E455B6"/>
+    <w:rsid w:val="00E71EB3"/>
+    <w:rsid w:val="00E77445"/>
+    <w:rsid w:val="00E86694"/>
+    <w:rsid w:val="00E94A26"/>
+    <w:rsid w:val="00E97DC3"/>
     <w:rsid w:val="00EA6B55"/>
+    <w:rsid w:val="00EA7051"/>
+    <w:rsid w:val="00EC3A88"/>
     <w:rsid w:val="00EE1D6B"/>
     <w:rsid w:val="00EE2B5D"/>
+    <w:rsid w:val="00F122EA"/>
     <w:rsid w:val="00F148ED"/>
     <w:rsid w:val="00F25DA7"/>
+    <w:rsid w:val="00F31732"/>
     <w:rsid w:val="00F468C3"/>
+    <w:rsid w:val="00F47537"/>
     <w:rsid w:val="00F5238A"/>
     <w:rsid w:val="00F535C2"/>
     <w:rsid w:val="00F64114"/>
     <w:rsid w:val="00F819F3"/>
     <w:rsid w:val="00F82F32"/>
     <w:rsid w:val="00FA1C06"/>
+    <w:rsid w:val="00FC484D"/>
+    <w:rsid w:val="00FD73B9"/>
     <w:rsid w:val="00FE7DDA"/>
     <w:rsid w:val="00FF41DF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4F4D62B8"/>
-  <w15:docId w15:val="{B4A0F99A-3097-4AB6-89E8-1BD898C21FB0}"/>
+  <w15:docId w15:val="{FB9B1043-F70B-449F-AFFF-7C8D9B62470E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3835,51 +7775,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34"/>
@@ -4062,74 +8002,73 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:aliases w:val="Paragraphe"/>
     <w:qFormat/>
-    <w:rsid w:val="001629C6"/>
+    <w:rsid w:val="00D35288"/>
     <w:pPr>
-      <w:spacing w:after="320" w:line="360" w:lineRule="auto"/>
+      <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="000A1FA1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
-      <w:spacing w:after="240"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="005A454A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="1"/>
@@ -4381,51 +8320,50 @@
       <w:bCs/>
       <w:i/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre3Car">
     <w:name w:val="Titre 3 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="005A454A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitreCar"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00911E37"/>
     <w:pPr>
-      <w:spacing w:after="240"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:caps/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitreCar">
     <w:name w:val="Titre Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00911E37"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:caps/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
@@ -4825,50 +8763,208 @@
       <w:b/>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rvision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C2415"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitreAnnexe">
     <w:name w:val="Titre Annexe"/>
     <w:basedOn w:val="Titre"/>
     <w:qFormat/>
     <w:rsid w:val="003954F7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
   </w:style>
+  <w:style w:type="table" w:styleId="Grilledutableau">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableauNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00B20804"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableauGrille4-Accentuation1">
+    <w:name w:val="Grid Table 4 Accent 1"/>
+    <w:basedOn w:val="TableauNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00B20804"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Notedebasdepage">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="NotedebasdepageCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B20804"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NotedebasdepageCar">
+    <w:name w:val="Note de bas de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Notedebasdepage"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B20804"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Appelnotedebasdep">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B20804"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sansinterligne">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00161AF7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="229972965">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="328288223">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
@@ -5069,203 +9165,277 @@
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boite-outils.bib.umontreal.ca/ld.php?content_id=37681941" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usherbrooke.ca/cdpgenie/fileadmin/sites/cdpgenie/formulaires/2_form_declaration_usages_IAg_SSF_UdeS.docx" TargetMode="External"/></Relationships>
+</file>
+
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\beaudoic03\Downloads\gabarit_presentation_travaux_ecrits_uqat_V4.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="95B1F6C3D4B84637933840AE3E90BAB1"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{88635067-7113-4CCF-92B4-32436E57B162}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C81727" w:rsidRDefault="00923F94">
           <w:pPr>
             <w:pStyle w:val="95B1F6C3D4B84637933840AE3E90BAB1"/>
           </w:pPr>
           <w:r w:rsidRPr="006D245F">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F634801568034C0D8E4D9168011B6F50"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4DD84A3D-CB86-40CC-A15F-1F957719B19A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00BE09BF" w:rsidRDefault="00BE09BF">
+          <w:pPr>
+            <w:pStyle w:val="F634801568034C0D8E4D9168011B6F50"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t>Indiquez le lieu                                           </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00923F94"/>
+    <w:rsid w:val="000B7E3A"/>
     <w:rsid w:val="001C5982"/>
     <w:rsid w:val="0024777F"/>
     <w:rsid w:val="002629A7"/>
+    <w:rsid w:val="00311365"/>
+    <w:rsid w:val="00333F5A"/>
+    <w:rsid w:val="003A586C"/>
+    <w:rsid w:val="004F026B"/>
+    <w:rsid w:val="00527D25"/>
+    <w:rsid w:val="005F0CF3"/>
     <w:rsid w:val="00602B88"/>
     <w:rsid w:val="00647C08"/>
     <w:rsid w:val="006D1A14"/>
     <w:rsid w:val="006E3328"/>
     <w:rsid w:val="00716EE4"/>
     <w:rsid w:val="00923F94"/>
     <w:rsid w:val="00BC158A"/>
+    <w:rsid w:val="00BE09BF"/>
+    <w:rsid w:val="00C26CEC"/>
     <w:rsid w:val="00C81727"/>
     <w:rsid w:val="00E05C78"/>
     <w:rsid w:val="00E11295"/>
+    <w:rsid w:val="00F04B68"/>
     <w:rsid w:val="00F148ED"/>
     <w:rsid w:val="00FF7B58"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="57D633BE"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CA" w:eastAsia="fr-CA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5664,50 +9834,146 @@
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="95B1F6C3D4B84637933840AE3E90BAB1">
     <w:name w:val="95B1F6C3D4B84637933840AE3E90BAB1"/>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="24C67800DF944CC59B10D7A0D73AA7F9">
+    <w:name w:val="24C67800DF944CC59B10D7A0D73AA7F9"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0ED193DAC48843D6824AD39F8145DB7A">
+    <w:name w:val="0ED193DAC48843D6824AD39F8145DB7A"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2738796455B24F5281708B5A4CD9AEE5">
+    <w:name w:val="2738796455B24F5281708B5A4CD9AEE5"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11ABA7D6E9F840B68C0948CA0E4CFE4B">
+    <w:name w:val="11ABA7D6E9F840B68C0948CA0E4CFE4B"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BA308C890B614AECB652EFEF6439AD4F">
+    <w:name w:val="BA308C890B614AECB652EFEF6439AD4F"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EEBBB05334D5457FB2485652E04720FA">
+    <w:name w:val="EEBBB05334D5457FB2485652E04720FA"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="143714AAE35A4302A998D1891B9C5239">
+    <w:name w:val="143714AAE35A4302A998D1891B9C5239"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F634801568034C0D8E4D9168011B6F50">
+    <w:name w:val="F634801568034C0D8E4D9168011B6F50"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -5987,95 +10253,96 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C4BAE1C1C8D6C749AB70F476EB8848DA" ma:contentTypeVersion="36" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="67a6ddf706a66b682a3686334481e884">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6d26984f-f665-4bd7-a39c-8a9a7238ea69" xmlns:ns3="2f31ab54-5fee-4090-9506-de36a90df85c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ced4cb10fb3cbd2302df8f3fdfe9e6fd" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C4BAE1C1C8D6C749AB70F476EB8848DA" ma:contentTypeVersion="37" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c6c581cc822a8ca807b12f6becda3e18">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6d26984f-f665-4bd7-a39c-8a9a7238ea69" xmlns:ns3="2f31ab54-5fee-4090-9506-de36a90df85c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b0fb7789b02c2cbc8a4a1fa027563463" ns2:_="" ns3:_="">
     <xsd:import namespace="6d26984f-f665-4bd7-a39c-8a9a7238ea69"/>
     <xsd:import namespace="2f31ab54-5fee-4090-9506-de36a90df85c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:NotebookType" minOccurs="0"/>
                 <xsd:element ref="ns2:FolderType" minOccurs="0"/>
                 <xsd:element ref="ns2:CultureName" minOccurs="0"/>
                 <xsd:element ref="ns2:AppVersion" minOccurs="0"/>
                 <xsd:element ref="ns2:TeamsChannelId" minOccurs="0"/>
                 <xsd:element ref="ns2:Owner" minOccurs="0"/>
                 <xsd:element ref="ns2:Math_Settings" minOccurs="0"/>
                 <xsd:element ref="ns2:DefaultSectionNames" minOccurs="0"/>
                 <xsd:element ref="ns2:Templates" minOccurs="0"/>
                 <xsd:element ref="ns2:Leaders" minOccurs="0"/>
                 <xsd:element ref="ns2:Members" minOccurs="0"/>
                 <xsd:element ref="ns2:Member_Groups" minOccurs="0"/>
                 <xsd:element ref="ns2:Distribution_Groups" minOccurs="0"/>
                 <xsd:element ref="ns2:LMS_Mappings" minOccurs="0"/>
                 <xsd:element ref="ns2:Invited_Leaders" minOccurs="0"/>
                 <xsd:element ref="ns2:Invited_Members" minOccurs="0"/>
                 <xsd:element ref="ns2:Self_Registration_Enabled" minOccurs="0"/>
                 <xsd:element ref="ns2:Has_Leaders_Only_SectionGroup" minOccurs="0"/>
                 <xsd:element ref="ns2:Is_Collaboration_Space_Locked" minOccurs="0"/>
                 <xsd:element ref="ns2:IsNotebookLocked" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6d26984f-f665-4bd7-a39c-8a9a7238ea69" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="NotebookType" ma:index="10" nillable="true" ma:displayName="Notebook Type" ma:internalName="NotebookType">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -6276,50 +10543,55 @@
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="36" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="40" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="eca0ca5e-a16d-40d5-ad89-e9c16f41a839" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="42" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="43" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="44" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2f31ab54-5fee-4090-9506-de36a90df85c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="37" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="38" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
@@ -6489,549 +10761,597 @@
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="6d26984f-f665-4bd7-a39c-8a9a7238ea69">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="2f31ab54-5fee-4090-9506-de36a90df85c" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFCD3475-6041-42CA-89B5-E22B3ED69A4E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B455EE06-8275-4CC1-980C-F77E022B65FC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA105912-AFCC-4590-9965-9F2F19526A1C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{722C8A28-B9DF-49D3-AFA0-F728BA1422B2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6d26984f-f665-4bd7-a39c-8a9a7238ea69"/>
     <ds:schemaRef ds:uri="2f31ab54-5fee-4090-9506-de36a90df85c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C41152F3-8F74-40AA-9869-9F09D2985CE2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="6d26984f-f665-4bd7-a39c-8a9a7238ea69"/>
     <ds:schemaRef ds:uri="2f31ab54-5fee-4090-9506-de36a90df85c"/>
-    <ds:schemaRef ds:uri="6d26984f-f665-4bd7-a39c-8a9a7238ea69"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>gabarit_presentation_travaux_ecrits_uqat_V4.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>2514</Characters>
+  <Pages>13</Pages>
+  <Words>905</Words>
+  <Characters>4982</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>41</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>UQAT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2965</CharactersWithSpaces>
+  <CharactersWithSpaces>5876</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
-    <vt:vector size="144" baseType="variant">
-[...1 lines deleted...]
-        <vt:i4>1245234</vt:i4>
+    <vt:vector size="162" baseType="variant">
+      <vt:variant>
+        <vt:i4>1376315</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>146</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238801182</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376315</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>140</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc136334601</vt:lpwstr>
-[...2 lines deleted...]
-        <vt:i4>1245234</vt:i4>
+        <vt:lpwstr>_Toc238801181</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376315</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>134</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc136334600</vt:lpwstr>
-[...2 lines deleted...]
-        <vt:i4>1703985</vt:i4>
+        <vt:lpwstr>_Toc238801180</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703995</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>128</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc136334599</vt:lpwstr>
-[...2 lines deleted...]
-        <vt:i4>1703985</vt:i4>
+        <vt:lpwstr>_Toc238801179</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703995</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>122</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc136334598</vt:lpwstr>
-[...2 lines deleted...]
-        <vt:i4>1703985</vt:i4>
+        <vt:lpwstr>_Toc238801178</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703995</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>116</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc136334597</vt:lpwstr>
-[...2 lines deleted...]
-        <vt:i4>1703985</vt:i4>
+        <vt:lpwstr>_Toc238801177</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703995</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>110</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc136334596</vt:lpwstr>
-[...2 lines deleted...]
-        <vt:i4>1703985</vt:i4>
+        <vt:lpwstr>_Toc238801176</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703995</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>104</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc136334595</vt:lpwstr>
-[...2 lines deleted...]
-        <vt:i4>1703985</vt:i4>
+        <vt:lpwstr>_Toc238801175</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703995</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>98</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc136334594</vt:lpwstr>
-[...2 lines deleted...]
-        <vt:i4>1703985</vt:i4>
+        <vt:lpwstr>_Toc238801174</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703995</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>92</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc136334593</vt:lpwstr>
-[...2 lines deleted...]
-        <vt:i4>1703985</vt:i4>
+        <vt:lpwstr>_Toc238801173</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703995</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>86</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc136334592</vt:lpwstr>
-[...2 lines deleted...]
-        <vt:i4>1703985</vt:i4>
+        <vt:lpwstr>_Toc238801172</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703995</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>80</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc136334591</vt:lpwstr>
-[...2 lines deleted...]
-        <vt:i4>1703985</vt:i4>
+        <vt:lpwstr>_Toc238801171</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703995</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>74</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc136334590</vt:lpwstr>
-[...2 lines deleted...]
-        <vt:i4>1769521</vt:i4>
+        <vt:lpwstr>_Toc238801170</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769531</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>68</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc136334589</vt:lpwstr>
-[...2 lines deleted...]
-        <vt:i4>1769521</vt:i4>
+        <vt:lpwstr>_Toc238801169</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769531</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>62</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc136334588</vt:lpwstr>
-[...2 lines deleted...]
-        <vt:i4>1769521</vt:i4>
+        <vt:lpwstr>_Toc238801168</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769531</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>56</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc136334587</vt:lpwstr>
-[...2 lines deleted...]
-        <vt:i4>1769521</vt:i4>
+        <vt:lpwstr>_Toc238801167</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769531</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>50</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc136334586</vt:lpwstr>
-[...2 lines deleted...]
-        <vt:i4>1769521</vt:i4>
+        <vt:lpwstr>_Toc238801166</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769531</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>44</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc136334585</vt:lpwstr>
-[...2 lines deleted...]
-        <vt:i4>1769521</vt:i4>
+        <vt:lpwstr>_Toc238801165</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769531</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>38</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc136334584</vt:lpwstr>
-[...2 lines deleted...]
-        <vt:i4>1769521</vt:i4>
+        <vt:lpwstr>_Toc238801164</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769531</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>32</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc136334583</vt:lpwstr>
-[...2 lines deleted...]
-        <vt:i4>1769521</vt:i4>
+        <vt:lpwstr>_Toc238801163</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769531</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>26</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc136334582</vt:lpwstr>
-[...2 lines deleted...]
-        <vt:i4>1769521</vt:i4>
+        <vt:lpwstr>_Toc238801162</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769531</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc136334581</vt:lpwstr>
-[...2 lines deleted...]
-        <vt:i4>1769521</vt:i4>
+        <vt:lpwstr>_Toc238801161</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769531</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc136334580</vt:lpwstr>
-[...2 lines deleted...]
-        <vt:i4>1310769</vt:i4>
+        <vt:lpwstr>_Toc238801160</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572923</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc136334579</vt:lpwstr>
-[...2 lines deleted...]
-        <vt:i4>1310769</vt:i4>
+        <vt:lpwstr>_Toc238801159</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572923</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc136334578</vt:lpwstr>
+        <vt:lpwstr>_Toc238801158</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4718644</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://boite-outils.bib.umontreal.ca/ld.php?content_id=37681941</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5242883</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.usherbrooke.ca/cdpgenie/fileadmin/sites/cdpgenie/formulaires/2_form_declaration_usages_IAg_SSF_UdeS.docx</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Marcil-Bédard Mélissa</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C4BAE1C1C8D6C749AB70F476EB8848DA</vt:lpwstr>