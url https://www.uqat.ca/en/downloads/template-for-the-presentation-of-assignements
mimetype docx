--- v0 (2025-10-31)
+++ v1 (2026-10-26)
@@ -1,47 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Prénom Nom"/>
         <w:tag w:val="Prénom Nom"/>
         <w:id w:val="-442849317"/>
@@ -50,51 +45,51 @@
         </w:placeholder>
       </w:sdtPr>
       <w:sdtContent>
         <w:p w14:paraId="2D628B18" w14:textId="56175F45" w:rsidR="00264B4B" w:rsidRPr="00E32954" w:rsidRDefault="00E32954" w:rsidP="002E5272">
           <w:pPr>
             <w:pStyle w:val="Titlepage"/>
             <w:rPr>
               <w:lang w:val="en-CA"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E32954">
             <w:rPr>
               <w:lang w:val="en-CA"/>
             </w:rPr>
             <w:t xml:space="preserve">First name and last </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:lang w:val="en-CA"/>
             </w:rPr>
             <w:t>name</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="7781BE14" w14:textId="050FC72C" w:rsidR="00F82F32" w:rsidRDefault="00355CB3" w:rsidP="002E5272">
+    <w:p w14:paraId="7781BE14" w14:textId="050FC72C" w:rsidR="00F82F32" w:rsidRDefault="0025481E" w:rsidP="002E5272">
       <w:pPr>
         <w:pStyle w:val="Titlepage"/>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Titre du cours"/>
           <w:tag w:val="Titre du cours"/>
           <w:id w:val="-1755588801"/>
           <w:placeholder>
             <w:docPart w:val="08FF0C9CC43047918869E38C005CCDF0"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00E32954" w:rsidRPr="00E32954">
             <w:rPr>
               <w:lang w:val="en-CA"/>
             </w:rPr>
             <w:t>Course Title</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00264EB4" w:rsidRPr="00E32954">
@@ -229,2544 +224,6167 @@
       <w:r>
         <w:t>Université du Québec en Abitibi-Témiscamingue</w:t>
       </w:r>
       <w:r w:rsidR="00264EB4">
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="jour mois année"/>
           <w:tag w:val="jour mois année"/>
           <w:id w:val="-148601117"/>
           <w:placeholder>
             <w:docPart w:val="08FF0C9CC43047918869E38C005CCDF0"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00E32954">
             <w:t>Month Day, Year</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="35BC3A5F" w14:textId="77777777" w:rsidR="00264EB4" w:rsidRDefault="00264EB4" w:rsidP="002E5272">
       <w:pPr>
         <w:sectPr w:rsidR="00264EB4" w:rsidSect="00263741">
-          <w:headerReference w:type="even" r:id="rId11"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId16"/>
+          <w:headerReference w:type="default" r:id="rId11"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:vAlign w:val="both"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="666F1AC3" w14:textId="6BDE88E0" w:rsidR="00A32C79" w:rsidRPr="002E5272" w:rsidRDefault="00263741" w:rsidP="002E5272">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E5272">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D275869" w14:textId="0775D666" w:rsidR="007705C1" w:rsidRDefault="00E27D12">
+    <w:p w14:paraId="22BA4147" w14:textId="2C692CD7" w:rsidR="00370C08" w:rsidRDefault="00E27D12">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \t "Titre;1" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc142374026" w:history="1">
-        <w:r w:rsidR="007705C1" w:rsidRPr="005E1794">
+      <w:hyperlink w:anchor="_Toc242785103" w:history="1">
+        <w:r w:rsidR="00370C08" w:rsidRPr="0001318F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>INTRODUCTION</w:t>
         </w:r>
-        <w:r w:rsidR="007705C1">
+        <w:r w:rsidR="00370C08">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007705C1">
+        <w:r w:rsidR="00370C08">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007705C1">
-[...10 lines deleted...]
-        <w:r w:rsidR="007705C1">
+        <w:r w:rsidR="00370C08">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242785103 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00370C08">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00370C08">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007705C1">
+        <w:r w:rsidR="00370C08">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="007705C1">
+        <w:r w:rsidR="00370C08">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="29777988" w14:textId="3EF38C90" w:rsidR="007705C1" w:rsidRDefault="007705C1">
+    <w:p w14:paraId="5E67116A" w14:textId="0159E348" w:rsidR="00370C08" w:rsidRDefault="00370C08">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc142374027" w:history="1">
-        <w:r w:rsidRPr="005E1794">
+      <w:hyperlink w:anchor="_Toc242785104" w:history="1">
+        <w:r w:rsidRPr="0001318F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>1.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:caps w:val="0"/>
             <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-CA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="005E1794">
+        <w:r w:rsidRPr="0001318F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>title of section</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc142374027 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242785104 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="677E1186" w14:textId="2A8921FA" w:rsidR="007705C1" w:rsidRDefault="007705C1">
+    <w:p w14:paraId="3313FA6E" w14:textId="396870E3" w:rsidR="00370C08" w:rsidRDefault="00370C08">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc142374028" w:history="1">
-        <w:r w:rsidRPr="005E1794">
+      <w:hyperlink w:anchor="_Toc242785105" w:history="1">
+        <w:r w:rsidRPr="0001318F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-CA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="005E1794">
+        <w:r w:rsidRPr="0001318F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Title of sub-section</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc142374028 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242785105 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A732794" w14:textId="1C39CDF0" w:rsidR="007705C1" w:rsidRDefault="007705C1">
+    <w:p w14:paraId="207B2F85" w14:textId="2B957119" w:rsidR="00370C08" w:rsidRDefault="00370C08">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1320"/>
+          <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc142374029" w:history="1">
-        <w:r w:rsidRPr="005E1794">
+      <w:hyperlink w:anchor="_Toc242785106" w:history="1">
+        <w:r w:rsidRPr="0001318F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1.1.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-CA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="005E1794">
+        <w:r w:rsidRPr="0001318F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Title of subdivision</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc142374029 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242785106 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5EC25A2A" w14:textId="6E230E41" w:rsidR="007705C1" w:rsidRDefault="007705C1">
+    <w:p w14:paraId="30DAC7D3" w14:textId="418D2BCA" w:rsidR="00370C08" w:rsidRDefault="00370C08">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1320"/>
+          <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc142374030" w:history="1">
-        <w:r w:rsidRPr="005E1794">
+      <w:hyperlink w:anchor="_Toc242785107" w:history="1">
+        <w:r w:rsidRPr="0001318F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1.1.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-CA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="005E1794">
+        <w:r w:rsidRPr="0001318F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Title of subdivision</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc142374030 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242785107 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6109F1B2" w14:textId="4EAAFFA3" w:rsidR="007705C1" w:rsidRDefault="007705C1">
+    <w:p w14:paraId="5430C091" w14:textId="22B9475E" w:rsidR="00370C08" w:rsidRDefault="00370C08">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc142374031" w:history="1">
-        <w:r w:rsidRPr="005E1794">
+      <w:hyperlink w:anchor="_Toc242785108" w:history="1">
+        <w:r w:rsidRPr="0001318F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-CA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="005E1794">
+        <w:r w:rsidRPr="0001318F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Title of sub-section</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc142374031 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242785108 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="558A1DD8" w14:textId="385284E8" w:rsidR="007705C1" w:rsidRDefault="007705C1">
+    <w:p w14:paraId="6D586F7D" w14:textId="77AFE0B8" w:rsidR="00370C08" w:rsidRDefault="00370C08">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1320"/>
+          <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc142374032" w:history="1">
-        <w:r w:rsidRPr="005E1794">
+      <w:hyperlink w:anchor="_Toc242785109" w:history="1">
+        <w:r w:rsidRPr="0001318F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1.2.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-CA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="005E1794">
+        <w:r w:rsidRPr="0001318F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Title of subdivision</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc142374032 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242785109 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2EA7BBB1" w14:textId="3556CE52" w:rsidR="007705C1" w:rsidRDefault="007705C1">
+    <w:p w14:paraId="74B9EF11" w14:textId="6F6E2C9B" w:rsidR="00370C08" w:rsidRDefault="00370C08">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc142374033" w:history="1">
-        <w:r w:rsidRPr="005E1794">
+      <w:hyperlink w:anchor="_Toc242785110" w:history="1">
+        <w:r w:rsidRPr="0001318F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>2.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:caps w:val="0"/>
             <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-CA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="005E1794">
+        <w:r w:rsidRPr="0001318F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>TITLE OF SECTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc142374033 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242785110 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="73D82F11" w14:textId="7C6948C5" w:rsidR="007705C1" w:rsidRDefault="007705C1">
+    <w:p w14:paraId="1C15454E" w14:textId="7C6F98F6" w:rsidR="00370C08" w:rsidRDefault="00370C08">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc142374034" w:history="1">
-        <w:r w:rsidRPr="005E1794">
+      <w:hyperlink w:anchor="_Toc242785111" w:history="1">
+        <w:r w:rsidRPr="0001318F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-CA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="005E1794">
+        <w:r w:rsidRPr="0001318F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Title of sub-section</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc142374034 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242785111 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4792A11A" w14:textId="52090613" w:rsidR="007705C1" w:rsidRDefault="007705C1">
+    <w:p w14:paraId="77108AFD" w14:textId="61B655DA" w:rsidR="00370C08" w:rsidRDefault="00370C08">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1320"/>
+          <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc142374035" w:history="1">
-        <w:r w:rsidRPr="005E1794">
+      <w:hyperlink w:anchor="_Toc242785112" w:history="1">
+        <w:r w:rsidRPr="0001318F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2.1.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-CA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="005E1794">
+        <w:r w:rsidRPr="0001318F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Title of subdivision</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc142374035 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242785112 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F3B3B15" w14:textId="1B5F651C" w:rsidR="007705C1" w:rsidRDefault="007705C1">
+    <w:p w14:paraId="50B0FAF4" w14:textId="015B1E1A" w:rsidR="00370C08" w:rsidRDefault="00370C08">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1320"/>
+          <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc142374036" w:history="1">
-        <w:r w:rsidRPr="005E1794">
+      <w:hyperlink w:anchor="_Toc242785113" w:history="1">
+        <w:r w:rsidRPr="0001318F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2.1.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-CA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="005E1794">
+        <w:r w:rsidRPr="0001318F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Title of subdivision</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc142374036 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242785113 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7E569042" w14:textId="78F80F66" w:rsidR="007705C1" w:rsidRDefault="007705C1">
+    <w:p w14:paraId="309843F9" w14:textId="1F1BCE0A" w:rsidR="00370C08" w:rsidRDefault="00370C08">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc142374037" w:history="1">
-        <w:r w:rsidRPr="005E1794">
+      <w:hyperlink w:anchor="_Toc242785114" w:history="1">
+        <w:r w:rsidRPr="0001318F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-CA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="005E1794">
+        <w:r w:rsidRPr="0001318F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Title of sub-section</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc142374037 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242785114 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="59E928F0" w14:textId="43FF8E94" w:rsidR="007705C1" w:rsidRDefault="007705C1">
+    <w:p w14:paraId="5C747F6C" w14:textId="31A92DEB" w:rsidR="00370C08" w:rsidRDefault="00370C08">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1320"/>
+          <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc142374038" w:history="1">
-        <w:r w:rsidRPr="005E1794">
+      <w:hyperlink w:anchor="_Toc242785115" w:history="1">
+        <w:r w:rsidRPr="0001318F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2.2.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-CA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="005E1794">
+        <w:r w:rsidRPr="0001318F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Title of subdivision</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc142374038 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242785115 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="60D46DDB" w14:textId="626F58C5" w:rsidR="007705C1" w:rsidRDefault="007705C1">
+    <w:p w14:paraId="7C493583" w14:textId="11BBC249" w:rsidR="00370C08" w:rsidRDefault="00370C08">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc142374039" w:history="1">
-        <w:r w:rsidRPr="005E1794">
+      <w:hyperlink w:anchor="_Toc242785116" w:history="1">
+        <w:r w:rsidRPr="0001318F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>3.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:caps w:val="0"/>
             <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-CA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="005E1794">
+        <w:r w:rsidRPr="0001318F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>TITLE OF SECTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc142374039 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242785116 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50874F43" w14:textId="08545F6D" w:rsidR="007705C1" w:rsidRDefault="007705C1">
+    <w:p w14:paraId="1F96D648" w14:textId="3CEB7975" w:rsidR="00370C08" w:rsidRDefault="00370C08">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc142374040" w:history="1">
-        <w:r w:rsidRPr="005E1794">
+      <w:hyperlink w:anchor="_Toc242785117" w:history="1">
+        <w:r w:rsidRPr="0001318F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-CA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="005E1794">
+        <w:r w:rsidRPr="0001318F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Title of sub-section</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc142374040 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242785117 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="71F89BF9" w14:textId="771C8330" w:rsidR="007705C1" w:rsidRDefault="007705C1">
+    <w:p w14:paraId="78A74D03" w14:textId="6A822CAD" w:rsidR="00370C08" w:rsidRDefault="00370C08">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1320"/>
+          <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc142374041" w:history="1">
-        <w:r w:rsidRPr="005E1794">
+      <w:hyperlink w:anchor="_Toc242785118" w:history="1">
+        <w:r w:rsidRPr="0001318F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.1.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-CA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="005E1794">
+        <w:r w:rsidRPr="0001318F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Title of subdivision</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc142374041 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242785118 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6984891B" w14:textId="029CAC65" w:rsidR="007705C1" w:rsidRDefault="007705C1">
+    <w:p w14:paraId="45426985" w14:textId="4A17D72D" w:rsidR="00370C08" w:rsidRDefault="00370C08">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1320"/>
+          <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc142374042" w:history="1">
-        <w:r w:rsidRPr="005E1794">
+      <w:hyperlink w:anchor="_Toc242785119" w:history="1">
+        <w:r w:rsidRPr="0001318F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.1.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-CA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="005E1794">
+        <w:r w:rsidRPr="0001318F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Title of subdivision</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc142374042 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242785119 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C8CAF25" w14:textId="76C36FF9" w:rsidR="007705C1" w:rsidRDefault="007705C1">
+    <w:p w14:paraId="1FD6EFDB" w14:textId="094C0914" w:rsidR="00370C08" w:rsidRDefault="00370C08">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc142374043" w:history="1">
-        <w:r w:rsidRPr="005E1794">
+      <w:hyperlink w:anchor="_Toc242785120" w:history="1">
+        <w:r w:rsidRPr="0001318F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-CA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="005E1794">
+        <w:r w:rsidRPr="0001318F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Title of sub-section</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc142374043 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242785120 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5C27EC37" w14:textId="407AC659" w:rsidR="007705C1" w:rsidRDefault="007705C1">
+    <w:p w14:paraId="13BC648D" w14:textId="6B5EBD28" w:rsidR="00370C08" w:rsidRDefault="00370C08">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1320"/>
+          <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc142374044" w:history="1">
-        <w:r w:rsidRPr="005E1794">
+      <w:hyperlink w:anchor="_Toc242785121" w:history="1">
+        <w:r w:rsidRPr="0001318F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.2.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-CA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="005E1794">
+        <w:r w:rsidRPr="0001318F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Title of subdivision</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc142374044 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242785121 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="029DE8A7" w14:textId="56117CEB" w:rsidR="007705C1" w:rsidRDefault="007705C1">
+    <w:p w14:paraId="3D6A2D58" w14:textId="04192FC6" w:rsidR="00370C08" w:rsidRDefault="00370C08">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc142374045" w:history="1">
-        <w:r w:rsidRPr="005E1794">
+      <w:hyperlink w:anchor="_Toc242785122" w:history="1">
+        <w:r w:rsidRPr="0001318F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>CONCLUSION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc142374045 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242785122 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7EF30D01" w14:textId="77F7D6CE" w:rsidR="007705C1" w:rsidRDefault="007705C1">
+    <w:p w14:paraId="2D5A64AF" w14:textId="22AC819F" w:rsidR="00370C08" w:rsidRDefault="00370C08">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc142374046" w:history="1">
-        <w:r w:rsidRPr="005E1794">
+      <w:hyperlink w:anchor="_Toc242785123" w:history="1">
+        <w:r w:rsidRPr="0001318F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
+            <w:spacing w:val="-2"/>
             <w:lang w:val="en-CA"/>
           </w:rPr>
-          <w:t>APPENDIX A – TITLE OF APPENDIX</w:t>
+          <w:t>Appendix A – Declaration of Intellectual Integrity (if requested)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc142374046 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242785123 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D46E45D" w14:textId="00AC3497" w:rsidR="007705C1" w:rsidRDefault="007705C1">
+    <w:p w14:paraId="7FD54DA2" w14:textId="39778E49" w:rsidR="00370C08" w:rsidRDefault="00370C08">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc142374047" w:history="1">
-        <w:r w:rsidRPr="005E1794">
+      <w:hyperlink w:anchor="_Toc242785124" w:history="1">
+        <w:r w:rsidRPr="0001318F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
+          <w:t>Appendix B – Appendix title as required</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242785124 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="35104BAB" w14:textId="500D93FB" w:rsidR="00370C08" w:rsidRDefault="00370C08">
+      <w:pPr>
+        <w:pStyle w:val="TM1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:caps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc242785125" w:history="1">
+        <w:r w:rsidRPr="0001318F">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+          </w:rPr>
           <w:t>REFERENCE list</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc142374047 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242785125 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="27CF2DE1" w14:textId="33B39E13" w:rsidR="00263741" w:rsidRDefault="00E27D12" w:rsidP="002E5272">
+    <w:p w14:paraId="27CF2DE1" w14:textId="4D33B6DD" w:rsidR="00263741" w:rsidRDefault="00E27D12" w:rsidP="002E5272">
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="0019417D">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D969284" w14:textId="77777777" w:rsidR="005736DD" w:rsidRPr="00DC0068" w:rsidRDefault="00A80637" w:rsidP="002E5272">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc142374026"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc242785103"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>INTRODUCTION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="647F93E3" w14:textId="5683C10D" w:rsidR="00B576B4" w:rsidRDefault="006C27CC" w:rsidP="002E5272">
+    <w:p w14:paraId="647F93E3" w14:textId="5683C10D" w:rsidR="00B576B4" w:rsidRDefault="006C27CC" w:rsidP="00127B7A">
       <w:r>
         <w:t>Text</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D5965AD" w14:textId="77777777" w:rsidR="00A32C79" w:rsidRPr="00623112" w:rsidRDefault="00A32C79" w:rsidP="002E5272"/>
     <w:p w14:paraId="399E5B24" w14:textId="77777777" w:rsidR="0019417D" w:rsidRDefault="0019417D" w:rsidP="002E5272">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B1B3DE3" w14:textId="72CE262E" w:rsidR="00B576B4" w:rsidRDefault="007D7268" w:rsidP="002E5272">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc142374027"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc242785104"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>title</w:t>
       </w:r>
       <w:r w:rsidR="00821F9B">
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r w:rsidR="002E5272">
         <w:t>section</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="2F21DDB8" w14:textId="1348E461" w:rsidR="006B5994" w:rsidRPr="006B5994" w:rsidRDefault="006B5994" w:rsidP="002E5272">
+    <w:p w14:paraId="2F21DDB8" w14:textId="1348E461" w:rsidR="006B5994" w:rsidRPr="006B5994" w:rsidRDefault="006B5994" w:rsidP="00246FB2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc142374028"/>
+        <w:ind w:left="578" w:hanging="578"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc242785105"/>
       <w:r>
         <w:t>Ti</w:t>
       </w:r>
       <w:r w:rsidR="007D7268">
         <w:t>tle of</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> s</w:t>
       </w:r>
       <w:r w:rsidR="007D7268">
         <w:t>ub</w:t>
       </w:r>
       <w:r>
         <w:t>-section</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="5D7B4DCC" w14:textId="1923CA08" w:rsidR="007D1723" w:rsidRPr="002E5272" w:rsidRDefault="006C27CC" w:rsidP="002E5272">
+    <w:p w14:paraId="5D7B4DCC" w14:textId="1923CA08" w:rsidR="007D1723" w:rsidRPr="002E5272" w:rsidRDefault="006C27CC" w:rsidP="00527B9B">
       <w:r>
         <w:t>Text</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E646F96" w14:textId="04748D8D" w:rsidR="00B01D44" w:rsidRPr="006B5994" w:rsidRDefault="006B5994" w:rsidP="002E5272">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc142374029"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc242785106"/>
       <w:r w:rsidRPr="006B5994">
         <w:t>Ti</w:t>
       </w:r>
       <w:r w:rsidR="007D7268">
         <w:t>tle</w:t>
       </w:r>
       <w:r w:rsidRPr="006B5994">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007D7268">
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="006B5994">
         <w:t xml:space="preserve"> subdivision</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="4C8AF324" w14:textId="25FA18A5" w:rsidR="007D1723" w:rsidRDefault="006C27CC" w:rsidP="002E5272">
+    <w:p w14:paraId="4C8AF324" w14:textId="25FA18A5" w:rsidR="007D1723" w:rsidRDefault="006C27CC" w:rsidP="00527B9B">
       <w:r>
         <w:t>Text</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="099E8925" w14:textId="437133F2" w:rsidR="006B5994" w:rsidRPr="006B5994" w:rsidRDefault="006B5994" w:rsidP="002E5272">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc142374030"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc242785107"/>
       <w:r w:rsidRPr="006B5994">
         <w:t>Tit</w:t>
       </w:r>
       <w:r w:rsidR="007D7268">
         <w:t>le</w:t>
       </w:r>
       <w:r w:rsidRPr="006B5994">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007D7268">
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="006B5994">
         <w:t xml:space="preserve"> subdivision</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="7352FAAE" w14:textId="0690421F" w:rsidR="007D1723" w:rsidRDefault="006C27CC" w:rsidP="002E5272">
+    <w:p w14:paraId="7352FAAE" w14:textId="0690421F" w:rsidR="007D1723" w:rsidRDefault="006C27CC" w:rsidP="00527B9B">
       <w:r>
         <w:t>Text</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5167E9E9" w14:textId="35DD5D1B" w:rsidR="006B5994" w:rsidRPr="006B5994" w:rsidRDefault="007D7268" w:rsidP="002E5272">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc142374031"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc242785108"/>
       <w:r>
         <w:t>Title</w:t>
       </w:r>
       <w:r w:rsidR="006B5994">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidR="006B5994">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>sub</w:t>
       </w:r>
       <w:r w:rsidR="006B5994">
         <w:t>-section</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="0960A06A" w14:textId="67455103" w:rsidR="007D1723" w:rsidRDefault="006C27CC" w:rsidP="002E5272">
+    <w:p w14:paraId="0960A06A" w14:textId="67455103" w:rsidR="007D1723" w:rsidRDefault="006C27CC" w:rsidP="00527B9B">
       <w:r>
         <w:t>Text</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AF6BCBA" w14:textId="709AEDCE" w:rsidR="006B5994" w:rsidRPr="006B5994" w:rsidRDefault="007D7268" w:rsidP="002E5272">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc142374032"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc242785109"/>
       <w:r>
         <w:t>Title</w:t>
       </w:r>
       <w:r w:rsidR="006B5994" w:rsidRPr="006B5994">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidR="006B5994" w:rsidRPr="006B5994">
         <w:t xml:space="preserve"> subdivision</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="52B3DBC5" w14:textId="6941D14E" w:rsidR="00EA6B55" w:rsidRDefault="006C27CC" w:rsidP="002E5272">
+    <w:p w14:paraId="65CF7855" w14:textId="77777777" w:rsidR="000375DE" w:rsidRDefault="006C27CC" w:rsidP="00527B9B">
       <w:r>
         <w:t>Text</w:t>
       </w:r>
-      <w:r w:rsidR="00EA6B55">
+    </w:p>
+    <w:p w14:paraId="11E124BD" w14:textId="77777777" w:rsidR="00527B9B" w:rsidRDefault="00527B9B" w:rsidP="00527B9B"/>
+    <w:p w14:paraId="52B3DBC5" w14:textId="0E0B6286" w:rsidR="00EA6B55" w:rsidRDefault="00EA6B55" w:rsidP="002E5272">
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5902FCA4" w14:textId="4170DFB6" w:rsidR="00DC0068" w:rsidRPr="00EA6B55" w:rsidRDefault="007D7268" w:rsidP="002E5272">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc142374033"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc242785110"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>TITLE</w:t>
       </w:r>
       <w:r w:rsidR="006B5994">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>OF</w:t>
       </w:r>
       <w:r w:rsidR="006B5994">
         <w:t xml:space="preserve"> SECTION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="62A304E1" w14:textId="3874757F" w:rsidR="00B576B4" w:rsidRPr="006B5994" w:rsidRDefault="007D7268" w:rsidP="002E5272">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc142374034"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc242785111"/>
       <w:r>
         <w:t>Title</w:t>
       </w:r>
       <w:r w:rsidR="006B5994" w:rsidRPr="006B5994">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidR="006B5994" w:rsidRPr="006B5994">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>sub</w:t>
       </w:r>
       <w:r w:rsidR="006B5994" w:rsidRPr="006B5994">
         <w:t>-section</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="2FD8AA29" w14:textId="1D0788C9" w:rsidR="006B5994" w:rsidRDefault="006C27CC" w:rsidP="002E5272">
+    <w:p w14:paraId="2FD8AA29" w14:textId="2DE8BA5F" w:rsidR="006B5994" w:rsidRDefault="006C27CC" w:rsidP="00527B9B">
       <w:r>
         <w:t>Text</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="2604A1B7" w14:textId="361106F5" w:rsidR="00636CB7" w:rsidRPr="006B5994" w:rsidRDefault="007D7268" w:rsidP="002E5272">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc142374035"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc242785112"/>
       <w:r>
         <w:t>Title</w:t>
       </w:r>
       <w:r w:rsidR="006B5994" w:rsidRPr="006B5994">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidR="006B5994" w:rsidRPr="006B5994">
         <w:t xml:space="preserve"> subdivision</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="543F6DBF" w14:textId="45174CA1" w:rsidR="006B5994" w:rsidRDefault="006C27CC" w:rsidP="002E5272">
+    <w:p w14:paraId="543F6DBF" w14:textId="45174CA1" w:rsidR="006B5994" w:rsidRDefault="006C27CC" w:rsidP="00527B9B">
       <w:r>
         <w:t>Text</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20622B54" w14:textId="68730361" w:rsidR="006B5994" w:rsidRPr="006B5994" w:rsidRDefault="007D7268" w:rsidP="002E5272">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc142374036"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc242785113"/>
       <w:r>
         <w:t>Title</w:t>
       </w:r>
       <w:r w:rsidR="006B5994" w:rsidRPr="006B5994">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidR="006B5994" w:rsidRPr="006B5994">
         <w:t xml:space="preserve"> subdivision</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="33B43FC9" w14:textId="29E38C83" w:rsidR="006B5994" w:rsidRDefault="006C27CC" w:rsidP="002E5272">
+    <w:p w14:paraId="33B43FC9" w14:textId="29E38C83" w:rsidR="006B5994" w:rsidRDefault="006C27CC" w:rsidP="00527B9B">
       <w:r>
         <w:t>Text</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24FFDAA9" w14:textId="3EDA403D" w:rsidR="006B5994" w:rsidRPr="006B5994" w:rsidRDefault="007D7268" w:rsidP="002E5272">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc142374037"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc242785114"/>
       <w:r>
         <w:t>Title</w:t>
       </w:r>
       <w:r w:rsidR="006B5994" w:rsidRPr="006B5994">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidR="006B5994" w:rsidRPr="006B5994">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>sub</w:t>
       </w:r>
       <w:r w:rsidR="006B5994" w:rsidRPr="006B5994">
         <w:t>-section</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="38C6FA5C" w14:textId="19925722" w:rsidR="007D1723" w:rsidRDefault="006C27CC" w:rsidP="002E5272">
+    <w:p w14:paraId="38C6FA5C" w14:textId="19925722" w:rsidR="007D1723" w:rsidRDefault="006C27CC" w:rsidP="00527B9B">
       <w:r>
         <w:t>Text</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="447F63A7" w14:textId="75E4906A" w:rsidR="006B5994" w:rsidRPr="006B5994" w:rsidRDefault="007D7268" w:rsidP="002E5272">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc142374038"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc242785115"/>
       <w:r>
         <w:t>Title</w:t>
       </w:r>
       <w:r w:rsidR="006B5994" w:rsidRPr="006B5994">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidR="006B5994" w:rsidRPr="006B5994">
         <w:t xml:space="preserve"> subdivision</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="48D3E12C" w14:textId="1E256927" w:rsidR="006B5994" w:rsidRDefault="006C27CC" w:rsidP="002E5272">
+    <w:p w14:paraId="48D3E12C" w14:textId="1E256927" w:rsidR="006B5994" w:rsidRDefault="006C27CC" w:rsidP="00527B9B">
       <w:r>
         <w:t>Text</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="049DE45F" w14:textId="77777777" w:rsidR="00527B9B" w:rsidRDefault="00527B9B" w:rsidP="00527B9B"/>
     <w:p w14:paraId="03723E43" w14:textId="77777777" w:rsidR="0019417D" w:rsidRDefault="0019417D" w:rsidP="002E5272">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="50CB4BAF" w14:textId="6A1380DE" w:rsidR="00C128F2" w:rsidRPr="00C128F2" w:rsidRDefault="007D7268" w:rsidP="002E5272">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc142374039"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc242785116"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>TITLE</w:t>
       </w:r>
       <w:r w:rsidR="00C128F2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>OF</w:t>
       </w:r>
       <w:r w:rsidR="00C128F2">
         <w:t xml:space="preserve"> SECTION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="22234D05" w14:textId="673AF365" w:rsidR="006B5994" w:rsidRDefault="007D7268" w:rsidP="002E5272">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc142374040"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc242785117"/>
       <w:r>
         <w:t>Title</w:t>
       </w:r>
       <w:r w:rsidR="006B5994">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidR="006B5994">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>sub</w:t>
       </w:r>
       <w:r w:rsidR="006B5994">
         <w:t>-section</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="42B0BBF9" w14:textId="1C3FC0AE" w:rsidR="006B5994" w:rsidRPr="006B5994" w:rsidRDefault="006C27CC" w:rsidP="002E5272">
+    <w:p w14:paraId="42B0BBF9" w14:textId="384ED5AC" w:rsidR="006B5994" w:rsidRPr="006B5994" w:rsidRDefault="006C27CC" w:rsidP="00527B9B">
       <w:r>
         <w:t>Text</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="11281913" w14:textId="508BDCED" w:rsidR="006B5994" w:rsidRDefault="007D7268" w:rsidP="002E5272">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc142374041"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc242785118"/>
       <w:r>
         <w:t>Title</w:t>
       </w:r>
       <w:r w:rsidR="006B5994">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidR="006B5994">
         <w:t xml:space="preserve"> subdivision</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="79DE47DF" w14:textId="54CF9FF0" w:rsidR="006B5994" w:rsidRPr="006B5994" w:rsidRDefault="006C27CC" w:rsidP="002E5272">
+    <w:p w14:paraId="79DE47DF" w14:textId="54CF9FF0" w:rsidR="006B5994" w:rsidRPr="006B5994" w:rsidRDefault="006C27CC" w:rsidP="00527B9B">
       <w:r>
         <w:t>Text</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F78297A" w14:textId="30B7C786" w:rsidR="006B5994" w:rsidRDefault="007D7268" w:rsidP="002E5272">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc142374042"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc242785119"/>
       <w:r>
         <w:t>Title</w:t>
       </w:r>
       <w:r w:rsidR="006B5994">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidR="006B5994">
         <w:t xml:space="preserve"> subdivision</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="56874784" w14:textId="3C379407" w:rsidR="006B5994" w:rsidRPr="006B5994" w:rsidRDefault="006C27CC" w:rsidP="002E5272">
+    <w:p w14:paraId="56874784" w14:textId="3C379407" w:rsidR="006B5994" w:rsidRPr="006B5994" w:rsidRDefault="006C27CC" w:rsidP="00527B9B">
       <w:r>
         <w:t>Text</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ECF6A19" w14:textId="0A680060" w:rsidR="006B5994" w:rsidRDefault="007D7268" w:rsidP="002E5272">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc142374043"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc242785120"/>
       <w:r>
         <w:t>Title</w:t>
       </w:r>
       <w:r w:rsidR="006B5994">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidR="006B5994">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>sub</w:t>
       </w:r>
       <w:r w:rsidR="006B5994">
         <w:t>-section</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="4A90F332" w14:textId="3B36A237" w:rsidR="001734C4" w:rsidRPr="001734C4" w:rsidRDefault="006C27CC" w:rsidP="002E5272">
+    <w:p w14:paraId="4A90F332" w14:textId="3B36A237" w:rsidR="001734C4" w:rsidRPr="001734C4" w:rsidRDefault="006C27CC" w:rsidP="00527B9B">
       <w:r>
         <w:t>Text</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35CEAC44" w14:textId="39D92611" w:rsidR="006B5994" w:rsidRDefault="007D7268" w:rsidP="002E5272">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc142374044"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc242785121"/>
       <w:r>
         <w:t>Title</w:t>
       </w:r>
       <w:r w:rsidR="006B5994">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidR="006B5994">
         <w:t xml:space="preserve"> subdivision</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="05E1584F" w14:textId="39F9F15F" w:rsidR="001734C4" w:rsidRDefault="006C27CC" w:rsidP="002E5272">
+    <w:p w14:paraId="05E1584F" w14:textId="39F9F15F" w:rsidR="001734C4" w:rsidRDefault="006C27CC" w:rsidP="00527B9B">
       <w:r>
         <w:t>Text</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="5EDBDD2D" w14:textId="77777777" w:rsidR="00527B9B" w:rsidRDefault="00527B9B" w:rsidP="00527B9B"/>
     <w:p w14:paraId="31059283" w14:textId="77777777" w:rsidR="001734C4" w:rsidRPr="006B5994" w:rsidRDefault="001734C4" w:rsidP="002E5272">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DD26DD4" w14:textId="77777777" w:rsidR="005736DD" w:rsidRPr="000A1FA1" w:rsidRDefault="005736DD" w:rsidP="002E5272">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc142374045"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc242785122"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>CONCLUSION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="4F0F3AAE" w14:textId="44AD97BD" w:rsidR="00E27D12" w:rsidRPr="00264B4B" w:rsidRDefault="0022579F" w:rsidP="002E5272">
+    <w:p w14:paraId="4F0F3AAE" w14:textId="44AD97BD" w:rsidR="00E27D12" w:rsidRDefault="0022579F" w:rsidP="00527B9B">
       <w:r>
         <w:t>Text</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="5C1696EF" w14:textId="77777777" w:rsidR="00527B9B" w:rsidRPr="00264B4B" w:rsidRDefault="00527B9B" w:rsidP="00527B9B"/>
     <w:p w14:paraId="164B16E1" w14:textId="77777777" w:rsidR="0019417D" w:rsidRDefault="0019417D" w:rsidP="002E5272">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="693E921B" w14:textId="6338AE59" w:rsidR="00620EC8" w:rsidRPr="00A32C79" w:rsidRDefault="00620EC8" w:rsidP="00620EC8">
+    <w:p w14:paraId="693E921B" w14:textId="0E4EBEF1" w:rsidR="00620EC8" w:rsidRPr="00A72DC0" w:rsidRDefault="00F964D4" w:rsidP="00A72DC0">
       <w:pPr>
         <w:pStyle w:val="Titleappendix"/>
-      </w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc242785123"/>
+      <w:r w:rsidRPr="00A72DC0">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Declaration of Intellectual Integrity</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81C53" w:rsidRPr="00A72DC0">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (if requested)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="76F8BCDF" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="005A2936" w:rsidRDefault="00391582" w:rsidP="00A44156">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2936">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>This declaration must be completed and submitted with any assignment for which the teacher requires such a declaration. In the case of a group assignment, each member of the group must complete a separate declaration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="654ED293" w14:textId="77777777" w:rsidR="004F1FE9" w:rsidRDefault="004F1FE9" w:rsidP="004F1FE9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F72B424" w14:textId="417CA18F" w:rsidR="00391582" w:rsidRDefault="00391582" w:rsidP="00AD182E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A1B95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Identification</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A3E1349" w14:textId="77777777" w:rsidR="00AD182E" w:rsidRPr="000A1B95" w:rsidRDefault="00AD182E" w:rsidP="00AD182E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E75B01B" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="004A7CC3" w:rsidRDefault="00391582" w:rsidP="00611802">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="10773"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Student’s First and Last Name: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1FE9">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73F1CC47" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="004A7CC3" w:rsidRDefault="00391582" w:rsidP="00611802">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="10773"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Title of Assignment: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1FE9">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E36C325" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="004A7CC3" w:rsidRDefault="00391582" w:rsidP="00611802">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="10773"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Due Date: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1FE9">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E925F4" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="004A7CC3" w:rsidRDefault="00391582" w:rsidP="00611802">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="10773"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teacher’s First and Last Name: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1FE9">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C61CE5E" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="006E1A7F" w:rsidRDefault="00391582" w:rsidP="00611802">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="10773"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Course Code: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1FE9">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14FFAABB" w14:textId="77777777" w:rsidR="004F1FE9" w:rsidRDefault="004F1FE9" w:rsidP="004F1FE9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F36C5FC" w14:textId="1396A334" w:rsidR="00391582" w:rsidRDefault="00391582" w:rsidP="00AD182E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A1B95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Compliance with instructions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F5CAD5" w14:textId="77777777" w:rsidR="00AD182E" w:rsidRPr="000A1B95" w:rsidRDefault="00AD182E" w:rsidP="00AD182E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="8789" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="456"/>
+        <w:gridCol w:w="8333"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00391582" w:rsidRPr="00A44156" w14:paraId="0873C18C" w14:textId="77777777" w:rsidTr="00B35364">
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-2038577365"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="53564C95" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00B73F6C" w:rsidRDefault="00127B7A" w:rsidP="0025481E">
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8333" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30C4C985" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="004A7CC3" w:rsidRDefault="00391582" w:rsidP="000B218D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve">By checking this box, I acknowledge that I have complied with instructions provided by the teacher for completion of this assignment. I have not, among other things, obtained any unauthorized assistance, nor did I make </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A7CC3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>any prohibited use of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a resource or tool (including generative artificial intelligence tools).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="102F5511" w14:textId="77777777" w:rsidR="000B218D" w:rsidRDefault="000B218D" w:rsidP="000B218D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BD4BD3F" w14:textId="578E7BC7" w:rsidR="00391582" w:rsidRDefault="00391582" w:rsidP="00BE0385">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A1B95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Use of generative artificial intelligence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="098A54A4" w14:textId="77777777" w:rsidR="00BE0385" w:rsidRPr="000A1B95" w:rsidRDefault="00BE0385" w:rsidP="00BE0385">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B6D0C3B" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00BE0385" w:rsidRDefault="00391582" w:rsidP="00BE0385">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0385">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>I declare that my use of generative artificial intelligence in connection with the completion of this assignment was limited to the uses checked off in the table below. I have provided all of the additional information requested by the teacher where necessary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="717AEDF3" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="004A7CC3" w:rsidRDefault="00391582" w:rsidP="00BE0385">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableauGrille4-Accentuation1"/>
+        <w:tblW w:w="8774" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="703"/>
+        <w:gridCol w:w="424"/>
+        <w:gridCol w:w="4550"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1731"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00391582" w:rsidRPr="00AD182E" w14:paraId="4DA9474D" w14:textId="77777777" w:rsidTr="00CB18FA">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="594"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="703" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="595959" w:themeFill="text1" w:themeFillTint="A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="14077E2A" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD182E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Step</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="424" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="595959" w:themeFill="text1" w:themeFillTint="A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E7FC089" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD182E">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>☑</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4550" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="595959" w:themeFill="text1" w:themeFillTint="A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="060A3937" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD182E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Use</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD182E">
+              <w:rPr>
+                <w:rStyle w:val="Appelnotedebasdep"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:footnoteReference w:id="2"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="595959" w:themeFill="text1" w:themeFillTint="A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="5141A6C1" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD182E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Tool used</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="595959" w:themeFill="text1" w:themeFillTint="A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EA727A8" w14:textId="7D1700B3" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD182E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Specifics</w:t>
+            </w:r>
+            <w:r w:rsidR="00D87262">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00AD182E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>(as needed)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00391582" w:rsidRPr="00AD182E" w14:paraId="497A7D4A" w14:textId="77777777" w:rsidTr="00CB18FA">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="546"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="703" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="722124B2" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD182E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Prior to work</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-2068483217"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="424" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7C89A4B1" w14:textId="5B5DF405" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00CB18FA" w:rsidP="00CB18FA">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4550" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47800706" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD182E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Generating ideas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="159A3A3D" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B8ED75" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00391582" w:rsidRPr="00A44156" w14:paraId="15206810" w14:textId="77777777" w:rsidTr="00CB18FA">
+        <w:trPr>
+          <w:trHeight w:val="568"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="703" w:type="dxa"/>
+            <w:vMerge/>
+            <w:textDirection w:val="tbRl"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B256D46" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-1196384944"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="424" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="65DE1E1F" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00AD182E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:val="en"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4550" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="153689AB" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD182E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Looking for information or documents</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="684C2901" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CCDFAEE" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00391582" w:rsidRPr="00A44156" w14:paraId="2650EA60" w14:textId="77777777" w:rsidTr="00CB18FA">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="558"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="703" w:type="dxa"/>
+            <w:vMerge/>
+            <w:textDirection w:val="tbRl"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1744DAFF" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="214865755"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="424" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4792306B" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00AD182E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:val="en"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4550" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E585329" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD182E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Getting explanations to improve my understanding of some concepts or documents</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D7B2104" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="67AE571D" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00391582" w:rsidRPr="00A44156" w14:paraId="53D95223" w14:textId="77777777" w:rsidTr="00CB18FA">
+        <w:trPr>
+          <w:trHeight w:val="489"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="703" w:type="dxa"/>
+            <w:vMerge/>
+            <w:textDirection w:val="tbRl"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="093C1B80" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="960682082"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="424" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="61F7C0EF" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00AD182E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:val="en"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4550" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78B17CF1" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD182E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Organizing my ideas into a plan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C132DE0" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16D3BBD3" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00391582" w:rsidRPr="00A44156" w14:paraId="26809788" w14:textId="77777777" w:rsidTr="00CB18FA">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="478"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="703" w:type="dxa"/>
+            <w:vMerge/>
+            <w:textDirection w:val="tbRl"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5330E34D" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-602182082"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="424" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="158CF1F8" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00AD182E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:val="en"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4550" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B2B6745" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD182E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Producing a writing plan or a model for production</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B25BA67" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="616CD051" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00391582" w:rsidRPr="00AD182E" w14:paraId="5396E91F" w14:textId="77777777" w:rsidTr="00CB18FA">
+        <w:trPr>
+          <w:trHeight w:val="489"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="703" w:type="dxa"/>
+            <w:vMerge/>
+            <w:textDirection w:val="tbRl"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E4209A9" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="426700193"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="424" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="36795649" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00AD182E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:val="en"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4550" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67F009B5" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD182E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Translating a text</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB140C3" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="710E7B23" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00391582" w:rsidRPr="00A44156" w14:paraId="4772D71B" w14:textId="77777777" w:rsidTr="00CB18FA">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="489"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="703" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F7A2A65" w14:textId="201B651A" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD182E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>During work</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-1965649707"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="424" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6CB94040" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00AD182E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:val="en"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4550" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19E2D61B" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD182E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Summarizing or drafting part of my text</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E3C9137" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="649BC8CA" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00391582" w:rsidRPr="00AD182E" w14:paraId="41B304A3" w14:textId="77777777" w:rsidTr="00CB18FA">
+        <w:trPr>
+          <w:trHeight w:val="489"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="703" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:textDirection w:val="tbRl"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BB30BF7" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="1312756299"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="424" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3EDEBE73" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00AD182E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:val="en"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4550" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="023D12B4" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD182E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Performing calculations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C033D75" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2359A8F2" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00391582" w:rsidRPr="00AD182E" w14:paraId="0C6FC3D4" w14:textId="77777777" w:rsidTr="00CB18FA">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="489"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="703" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:textDirection w:val="tbRl"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BC5A7F3" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-752347345"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="424" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="38C8DABD" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00AD182E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:val="en"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4550" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C7C46C0" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD182E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Generating computer code</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="16B2EF2C" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="698E2008" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00391582" w:rsidRPr="00A44156" w14:paraId="27484679" w14:textId="77777777" w:rsidTr="00CB18FA">
+        <w:trPr>
+          <w:trHeight w:val="489"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="703" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:textDirection w:val="tbRl"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36B8453A" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="1976561160"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="424" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="56449829" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00AD182E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:val="en"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4550" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="208E51C9" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD182E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Generating images or multimedia content</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EE44D49" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6775A503" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00391582" w:rsidRPr="00AD182E" w14:paraId="34A2D9E1" w14:textId="77777777" w:rsidTr="00CB18FA">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="489"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="703" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:textDirection w:val="tbRl"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AC45664" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="689108595"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="424" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="79330A46" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00AD182E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:val="en"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4550" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="361E185D" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD182E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Producing an analysis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B998838" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C0B9D6B" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00391582" w:rsidRPr="00A44156" w14:paraId="3F834842" w14:textId="77777777" w:rsidTr="00CB18FA">
+        <w:trPr>
+          <w:trHeight w:val="489"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="703" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:textDirection w:val="tbRl"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="668D5591" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="1783149857"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="424" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="57188ACB" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00AD182E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:val="en"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4550" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="639175E5" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD182E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Answering a question in the assignment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E64BE76" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59EBA0C3" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00391582" w:rsidRPr="00AD182E" w14:paraId="6C8E87B8" w14:textId="77777777" w:rsidTr="00CB18FA">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="489"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="703" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A77E9A3" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD182E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>After work</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-54017205"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="424" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="554AEE00" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00AD182E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:val="en"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4550" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36996365" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD182E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Rewriting my text</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3586FB06" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1658ED26" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00391582" w:rsidRPr="00A44156" w14:paraId="1BF670BE" w14:textId="77777777" w:rsidTr="00CB18FA">
+        <w:trPr>
+          <w:trHeight w:val="489"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="703" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="32F99189" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="12498913"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="424" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2B50F9A1" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00AD182E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:val="en"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4550" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C856C8E" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD182E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Getting feedback on my work (identifying mistakes, points to be improved upon, etc.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05A25FFA" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4148ABDF" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00391582" w:rsidRPr="00AD182E" w14:paraId="62370319" w14:textId="77777777" w:rsidTr="00CB18FA">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="489"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="703" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="584FDD9F" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-1221120115"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="424" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0AF60A3C" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00AD182E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:val="en"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4550" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BF361BC" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD182E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Copyediting my text</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="62F93D24" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EAB71BC" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00391582" w:rsidRPr="00AD182E" w14:paraId="77E8C58D" w14:textId="77777777" w:rsidTr="00CB18FA">
+        <w:trPr>
+          <w:trHeight w:val="489"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="703" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="737ED30F" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="1875425490"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="424" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6373E5C0" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00AD182E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:val="en"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4550" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7041E7F7" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD182E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Translating my text</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B6CDA2E" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09FADC79" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00391582" w:rsidRPr="00AD182E" w14:paraId="6BA1231E" w14:textId="77777777" w:rsidTr="00CB18FA">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="489"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="703" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="37EFA9E2" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="2083717968"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="424" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="00552017" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00AD182E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:val="en"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4550" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CBCD5CA" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD182E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Formatting my assignment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="53629281" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="079B4B37" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00391582" w:rsidRPr="00AD182E" w14:paraId="7A4E181F" w14:textId="77777777" w:rsidTr="00CB18FA">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="703" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FCD2133" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD182E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Other use</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="2108924443"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="424" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1B7F5934" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00AD182E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:val="en"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4550" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F8DD1CA" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD182E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Other, specify:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB63188" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E97380D" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00391582" w:rsidRPr="00AD182E" w14:paraId="788A7101" w14:textId="77777777" w:rsidTr="00CB18FA">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="412"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="703" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="21004F74" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-468672808"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="424" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="23F4E817" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00AD182E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:val="en"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7647" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="057870C2" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="00AD182E" w:rsidRDefault="00391582" w:rsidP="00CB18FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD182E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>None</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4DB093DA" w14:textId="77777777" w:rsidR="000A1B95" w:rsidRDefault="000A1B95" w:rsidP="00726133">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="721E2BD8" w14:textId="186EDC52" w:rsidR="00391582" w:rsidRDefault="00391582" w:rsidP="00726133">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A1B95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Accountability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A4654CD" w14:textId="77777777" w:rsidR="00726133" w:rsidRPr="000A1B95" w:rsidRDefault="00726133" w:rsidP="00726133">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="8789" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="8222"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00391582" w:rsidRPr="00A44156" w14:paraId="21DF206C" w14:textId="77777777" w:rsidTr="00127B7A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1134"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="2066612737"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+                <w:textDirection w:val="btLr"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0A8500AC" w14:textId="5C919F72" w:rsidR="00391582" w:rsidRPr="00B73F6C" w:rsidRDefault="00127B7A" w:rsidP="00781587">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:ind w:left="113" w:right="113"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B777C0F" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="004A7CC3" w:rsidRDefault="00391582" w:rsidP="0018260D">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve">By checking this box, I acknowledge being responsible (or co-responsible, in the case of a group assignment) for this assignment. I understand that this means that I made a significant intellectual contribution, and that I adequately undertook to cite my sources, where applicable. I am able to explain my process and my reasoning, as well as to demonstrate my understanding of the content. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00391582" w:rsidRPr="00A44156" w14:paraId="324868DE" w14:textId="77777777" w:rsidTr="00127B7A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1134"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="143776416"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+                <w:textDirection w:val="btLr"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="07EB81F7" w14:textId="7B603438" w:rsidR="00391582" w:rsidRDefault="00127B7A" w:rsidP="00781587">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:ind w:left="113" w:right="113"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70E59314" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="004A7CC3" w:rsidRDefault="00391582" w:rsidP="00726133">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>If I have used an artificial intelligence tool, I confirm that I have not uploaded confidential material, or material covered by copyright law into the tool. I have also checked the accuracy of the information generated.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4F3EB985" w14:textId="77777777" w:rsidR="00781587" w:rsidRDefault="00781587" w:rsidP="0018260D">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58ABB577" w14:textId="34C045B3" w:rsidR="00391582" w:rsidRPr="00677F1D" w:rsidRDefault="00391582" w:rsidP="0018260D">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00677F1D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Signature</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E5D6C53" w14:textId="77777777" w:rsidR="00391582" w:rsidRPr="004A7CC3" w:rsidRDefault="00391582" w:rsidP="00391582">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="10632"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71117AAD" w14:textId="24ED1FE7" w:rsidR="00391582" w:rsidRPr="004A7CC3" w:rsidRDefault="00391582" w:rsidP="0018260D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="10632"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signature </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD3929">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="469C2679" w14:textId="140B6929" w:rsidR="00391582" w:rsidRPr="004A7CC3" w:rsidRDefault="00C82B8F" w:rsidP="00391582">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="10632"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r w:rsidR="00391582">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Student</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="424DD1E1" w14:textId="28CB93AD" w:rsidR="00391582" w:rsidRPr="004A7CC3" w:rsidRDefault="00391582" w:rsidP="00C82B8F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="10632"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signed on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD3929">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD3929">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C2DF050" w14:textId="1EDD9A6A" w:rsidR="001E027B" w:rsidRPr="00677F1D" w:rsidRDefault="00391582" w:rsidP="009055AC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2410"/>
+          <w:tab w:val="left" w:pos="6379"/>
+          <w:tab w:val="left" w:pos="10632"/>
+        </w:tabs>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Place</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4968FF55" w14:textId="6A79576D" w:rsidR="0092692B" w:rsidRPr="00677F1D" w:rsidRDefault="0092692B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00677F1D">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62FDE7AA" w14:textId="492867F1" w:rsidR="0092692B" w:rsidRPr="00A32C79" w:rsidRDefault="0092692B" w:rsidP="002B3882">
+      <w:pPr>
+        <w:pStyle w:val="Titleappendix"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc242785124"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Appendix title</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="3C2DF050" w14:textId="77777777" w:rsidR="001E027B" w:rsidRPr="007D7268" w:rsidRDefault="001E027B" w:rsidP="002E5272">
+      <w:r w:rsidR="006F4A73">
+        <w:t xml:space="preserve"> as required</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="4C1BD66D" w14:textId="77777777" w:rsidR="00C128F2" w:rsidRPr="007D7268" w:rsidRDefault="00C128F2" w:rsidP="002E5272">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4968FF55" w14:textId="77777777" w:rsidR="00C128F2" w:rsidRPr="007D7268" w:rsidRDefault="00C128F2" w:rsidP="002E5272">
+    <w:p w14:paraId="5C184AA6" w14:textId="77777777" w:rsidR="008A1C2F" w:rsidRPr="007D7268" w:rsidRDefault="001E027B" w:rsidP="002E5272">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="007D7268">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AF4BC4A" w14:textId="3FE29305" w:rsidR="00B576B4" w:rsidRDefault="00B576B4" w:rsidP="002E5272">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc142374047"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc242785125"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="007D7268">
         <w:t>EFERENCE</w:t>
       </w:r>
       <w:r w:rsidR="002C4AF5">
         <w:t xml:space="preserve"> list</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="09E831A3" w14:textId="77777777" w:rsidR="00B576B4" w:rsidRDefault="00B576B4" w:rsidP="002E5272">
-      <w:pPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="2BC4EA05" w14:textId="77777777" w:rsidR="00E27D12" w:rsidRDefault="00E27D12" w:rsidP="002E5272">
       <w:pPr>
         <w:pStyle w:val="References"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C52974F" w14:textId="77777777" w:rsidR="00A80637" w:rsidRPr="005E7369" w:rsidRDefault="00A80637" w:rsidP="002E5272">
       <w:pPr>
         <w:pStyle w:val="References"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A80637" w:rsidRPr="005E7369" w:rsidSect="00263741">
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F35E184" w14:textId="77777777" w:rsidR="009F5262" w:rsidRDefault="009F5262" w:rsidP="002E5272">
+    <w:p w14:paraId="4626A94D" w14:textId="77777777" w:rsidR="0038590A" w:rsidRDefault="0038590A" w:rsidP="002E5272">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14426FD6" w14:textId="77777777" w:rsidR="009F5262" w:rsidRDefault="009F5262" w:rsidP="002E5272">
+    <w:p w14:paraId="4912F723" w14:textId="77777777" w:rsidR="0038590A" w:rsidRDefault="0038590A" w:rsidP="002E5272">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="666D9A19" w14:textId="77777777" w:rsidR="001459FC" w:rsidRDefault="001459FC">
+    <w:p w14:paraId="4B1ECDC4" w14:textId="77777777" w:rsidR="0038590A" w:rsidRDefault="0038590A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -2777,176 +6395,289 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
-</file>
-[...28 lines deleted...]
-</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63321F34" w14:textId="77777777" w:rsidR="009F5262" w:rsidRDefault="009F5262" w:rsidP="002E5272">
+    <w:p w14:paraId="2D8BABA2" w14:textId="77777777" w:rsidR="0038590A" w:rsidRDefault="0038590A" w:rsidP="0014049C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0AC14E9F" w14:textId="77777777" w:rsidR="009F5262" w:rsidRDefault="009F5262" w:rsidP="002E5272">
+    <w:p w14:paraId="6E270829" w14:textId="77777777" w:rsidR="0038590A" w:rsidRDefault="0038590A" w:rsidP="002E5272">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3CA1CBC4" w14:textId="77777777" w:rsidR="001459FC" w:rsidRDefault="001459FC">
+    <w:p w14:paraId="0DBFCD74" w14:textId="77777777" w:rsidR="0038590A" w:rsidRDefault="0038590A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="53F73C96" w14:textId="06663CFD" w:rsidR="00391582" w:rsidRPr="00726133" w:rsidRDefault="00391582" w:rsidP="00391582">
+      <w:pPr>
+        <w:pStyle w:val="Notedebasdepage"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="142"/>
+        </w:tabs>
+        <w:ind w:left="142" w:hanging="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726133">
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00726133">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00407982">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Based on Cabana, M. (2024). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407982">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formulaire de déclaration : utilisation de l’IAg dans une production étudiante. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407982">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Service de soutien à la formation, Université de Sherbrooke. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="00407982">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://www.usherbrooke.ca/cdpgenie/fileadmin/sites/cdpgenie/formulaires/2_form_declaration_usages_IAg_SSF_UdeS.docx</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00407982">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00D77BFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407982">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r w:rsidR="00D77BFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407982">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ibrairies at the Université de Montréal (2025). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407982">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Formulaire de déclaration de l’utilisation de l’intelligence artificielle générative (IAg)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407982">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidRPr="00407982">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://boite-outils.bib.umontreal.ca/ld.php?content_id=37681941</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00407982">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1737203991"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="6ECF7308" w14:textId="3AFE5013" w:rsidR="008A1C2F" w:rsidRDefault="00543306" w:rsidP="00D84C5B">
         <w:pPr>
           <w:pStyle w:val="En-tte"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01705099"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="ED6848D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Titre2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3115,52 +6846,52 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E097BF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0B4CC298"/>
-    <w:lvl w:ilvl="0" w:tplc="4FF01052">
+    <w:tmpl w:val="0F50D24C"/>
+    <w:lvl w:ilvl="0" w:tplc="7CEA97D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="Titleappendix"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="Appendix %1 –"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -3301,266 +7032,387 @@
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1252737281">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1497262250">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="633288729">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1898201944">
     <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="241456385">
+    <w:abstractNumId w:val="2"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1447509033">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="140"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006A6666"/>
+    <w:rsid w:val="000149A2"/>
     <w:rsid w:val="00027CA9"/>
+    <w:rsid w:val="000349F4"/>
+    <w:rsid w:val="000375DE"/>
+    <w:rsid w:val="0004392C"/>
+    <w:rsid w:val="000476E9"/>
     <w:rsid w:val="00060CB9"/>
+    <w:rsid w:val="00081092"/>
     <w:rsid w:val="00082F6F"/>
     <w:rsid w:val="000911FE"/>
+    <w:rsid w:val="000A1B95"/>
     <w:rsid w:val="000A1FA1"/>
+    <w:rsid w:val="000B218D"/>
+    <w:rsid w:val="000B7E3A"/>
     <w:rsid w:val="000D28DF"/>
     <w:rsid w:val="000E1A9C"/>
     <w:rsid w:val="000E61F8"/>
+    <w:rsid w:val="001027FA"/>
+    <w:rsid w:val="00110CC3"/>
+    <w:rsid w:val="00115171"/>
+    <w:rsid w:val="00127B7A"/>
+    <w:rsid w:val="0014049C"/>
     <w:rsid w:val="001459FC"/>
     <w:rsid w:val="001734C4"/>
     <w:rsid w:val="00177E99"/>
+    <w:rsid w:val="0018260D"/>
     <w:rsid w:val="00190606"/>
     <w:rsid w:val="0019417D"/>
     <w:rsid w:val="001A266C"/>
     <w:rsid w:val="001E027B"/>
     <w:rsid w:val="0022579F"/>
+    <w:rsid w:val="00244356"/>
+    <w:rsid w:val="00246FB2"/>
+    <w:rsid w:val="0025481E"/>
     <w:rsid w:val="00263741"/>
     <w:rsid w:val="00264B4B"/>
     <w:rsid w:val="00264EB4"/>
     <w:rsid w:val="002963EB"/>
     <w:rsid w:val="002B096F"/>
     <w:rsid w:val="002B2CC7"/>
+    <w:rsid w:val="002B3882"/>
     <w:rsid w:val="002B5577"/>
     <w:rsid w:val="002C2DC9"/>
     <w:rsid w:val="002C4AF5"/>
     <w:rsid w:val="002E5272"/>
     <w:rsid w:val="002F75F0"/>
+    <w:rsid w:val="00333F5A"/>
     <w:rsid w:val="003459EE"/>
     <w:rsid w:val="00355CB3"/>
+    <w:rsid w:val="00360A9E"/>
     <w:rsid w:val="0036288D"/>
+    <w:rsid w:val="00370C08"/>
+    <w:rsid w:val="0038590A"/>
+    <w:rsid w:val="00391582"/>
     <w:rsid w:val="00392791"/>
     <w:rsid w:val="003A20AD"/>
     <w:rsid w:val="003E65FE"/>
+    <w:rsid w:val="003F15FE"/>
     <w:rsid w:val="003F1E6E"/>
+    <w:rsid w:val="00407982"/>
     <w:rsid w:val="00410701"/>
     <w:rsid w:val="00414717"/>
     <w:rsid w:val="0042120F"/>
     <w:rsid w:val="00422F1D"/>
     <w:rsid w:val="0042539B"/>
     <w:rsid w:val="00432E13"/>
     <w:rsid w:val="0045048F"/>
     <w:rsid w:val="00475C95"/>
+    <w:rsid w:val="004847F7"/>
+    <w:rsid w:val="00487831"/>
+    <w:rsid w:val="004A090D"/>
+    <w:rsid w:val="004A6FA0"/>
     <w:rsid w:val="004F0ABC"/>
+    <w:rsid w:val="004F1FE9"/>
     <w:rsid w:val="004F3663"/>
     <w:rsid w:val="004F77C1"/>
     <w:rsid w:val="00522F4A"/>
     <w:rsid w:val="005271FB"/>
+    <w:rsid w:val="00527B9B"/>
     <w:rsid w:val="00537EE3"/>
     <w:rsid w:val="00543306"/>
+    <w:rsid w:val="005553B0"/>
     <w:rsid w:val="005736DD"/>
+    <w:rsid w:val="00581262"/>
+    <w:rsid w:val="005A2936"/>
     <w:rsid w:val="005A2BDF"/>
     <w:rsid w:val="005A454A"/>
     <w:rsid w:val="005B51BB"/>
     <w:rsid w:val="005C6870"/>
     <w:rsid w:val="005E7369"/>
     <w:rsid w:val="005F537E"/>
+    <w:rsid w:val="00611802"/>
     <w:rsid w:val="00616168"/>
     <w:rsid w:val="0061677B"/>
     <w:rsid w:val="00620EC8"/>
     <w:rsid w:val="00623112"/>
     <w:rsid w:val="006235AF"/>
+    <w:rsid w:val="00625022"/>
     <w:rsid w:val="00636CB7"/>
     <w:rsid w:val="00647C08"/>
     <w:rsid w:val="0065420C"/>
+    <w:rsid w:val="00677F1D"/>
     <w:rsid w:val="0068575D"/>
     <w:rsid w:val="006A1381"/>
     <w:rsid w:val="006A6666"/>
     <w:rsid w:val="006B5994"/>
     <w:rsid w:val="006C27CC"/>
+    <w:rsid w:val="006D0D63"/>
+    <w:rsid w:val="006F4A73"/>
     <w:rsid w:val="006F582D"/>
     <w:rsid w:val="007076B0"/>
+    <w:rsid w:val="007114EE"/>
     <w:rsid w:val="0071732F"/>
+    <w:rsid w:val="00726133"/>
     <w:rsid w:val="00736820"/>
     <w:rsid w:val="0077034C"/>
     <w:rsid w:val="007705C1"/>
+    <w:rsid w:val="00781587"/>
     <w:rsid w:val="00783593"/>
     <w:rsid w:val="00784E75"/>
     <w:rsid w:val="007854F1"/>
+    <w:rsid w:val="007B7F65"/>
     <w:rsid w:val="007D1723"/>
     <w:rsid w:val="007D7268"/>
     <w:rsid w:val="00810517"/>
     <w:rsid w:val="008208B0"/>
     <w:rsid w:val="00821F9B"/>
     <w:rsid w:val="00860920"/>
     <w:rsid w:val="00873B32"/>
     <w:rsid w:val="008A1C2F"/>
     <w:rsid w:val="008F1AE6"/>
+    <w:rsid w:val="008F50E1"/>
+    <w:rsid w:val="009055AC"/>
     <w:rsid w:val="00916CD5"/>
+    <w:rsid w:val="0092692B"/>
+    <w:rsid w:val="00934797"/>
     <w:rsid w:val="009415BC"/>
     <w:rsid w:val="0095423C"/>
+    <w:rsid w:val="00977E44"/>
     <w:rsid w:val="009905C3"/>
+    <w:rsid w:val="009A5BF7"/>
     <w:rsid w:val="009B3112"/>
+    <w:rsid w:val="009B5390"/>
     <w:rsid w:val="009B5CF0"/>
     <w:rsid w:val="009F5262"/>
     <w:rsid w:val="00A00AFB"/>
+    <w:rsid w:val="00A01511"/>
+    <w:rsid w:val="00A0501E"/>
     <w:rsid w:val="00A13933"/>
     <w:rsid w:val="00A16055"/>
     <w:rsid w:val="00A21ABE"/>
     <w:rsid w:val="00A31B8D"/>
     <w:rsid w:val="00A32C79"/>
     <w:rsid w:val="00A37085"/>
     <w:rsid w:val="00A40232"/>
+    <w:rsid w:val="00A44156"/>
+    <w:rsid w:val="00A72DC0"/>
     <w:rsid w:val="00A75384"/>
     <w:rsid w:val="00A80637"/>
     <w:rsid w:val="00AA5A6F"/>
+    <w:rsid w:val="00AB28D6"/>
     <w:rsid w:val="00AB57F2"/>
+    <w:rsid w:val="00AD08CD"/>
+    <w:rsid w:val="00AD182E"/>
     <w:rsid w:val="00AD4E31"/>
     <w:rsid w:val="00AE1D55"/>
     <w:rsid w:val="00AE2CC8"/>
     <w:rsid w:val="00AE30A3"/>
     <w:rsid w:val="00B015E9"/>
     <w:rsid w:val="00B01D44"/>
+    <w:rsid w:val="00B35364"/>
     <w:rsid w:val="00B42DAF"/>
     <w:rsid w:val="00B513CF"/>
     <w:rsid w:val="00B573B7"/>
     <w:rsid w:val="00B576B4"/>
+    <w:rsid w:val="00B6218C"/>
     <w:rsid w:val="00B6278D"/>
     <w:rsid w:val="00B65330"/>
+    <w:rsid w:val="00B716E6"/>
     <w:rsid w:val="00B72ABC"/>
     <w:rsid w:val="00B75668"/>
     <w:rsid w:val="00B8350E"/>
+    <w:rsid w:val="00B95B57"/>
+    <w:rsid w:val="00BB2A1D"/>
+    <w:rsid w:val="00BB38BE"/>
+    <w:rsid w:val="00BE0385"/>
     <w:rsid w:val="00BF64B6"/>
+    <w:rsid w:val="00C057E0"/>
     <w:rsid w:val="00C1131E"/>
     <w:rsid w:val="00C128F2"/>
     <w:rsid w:val="00C302CF"/>
     <w:rsid w:val="00C43004"/>
     <w:rsid w:val="00C654AE"/>
     <w:rsid w:val="00C675B8"/>
     <w:rsid w:val="00C75DBB"/>
     <w:rsid w:val="00C774CA"/>
     <w:rsid w:val="00C81609"/>
+    <w:rsid w:val="00C82B8F"/>
+    <w:rsid w:val="00CB18FA"/>
     <w:rsid w:val="00CE3444"/>
+    <w:rsid w:val="00D2022E"/>
     <w:rsid w:val="00D31F90"/>
     <w:rsid w:val="00D34184"/>
     <w:rsid w:val="00D4384F"/>
     <w:rsid w:val="00D43C17"/>
+    <w:rsid w:val="00D54FDE"/>
+    <w:rsid w:val="00D6247A"/>
+    <w:rsid w:val="00D77BFE"/>
+    <w:rsid w:val="00D81C53"/>
     <w:rsid w:val="00D84C5B"/>
     <w:rsid w:val="00D84C83"/>
     <w:rsid w:val="00D86D21"/>
+    <w:rsid w:val="00D87262"/>
+    <w:rsid w:val="00DB12A7"/>
     <w:rsid w:val="00DC0068"/>
     <w:rsid w:val="00DD33DD"/>
+    <w:rsid w:val="00DE0AC3"/>
     <w:rsid w:val="00DE6F93"/>
     <w:rsid w:val="00E162A4"/>
+    <w:rsid w:val="00E201F8"/>
     <w:rsid w:val="00E27D12"/>
     <w:rsid w:val="00E32954"/>
     <w:rsid w:val="00EA6B55"/>
     <w:rsid w:val="00EE2B5D"/>
+    <w:rsid w:val="00F1403D"/>
+    <w:rsid w:val="00F251B7"/>
     <w:rsid w:val="00F25DA7"/>
+    <w:rsid w:val="00F379A6"/>
     <w:rsid w:val="00F5238A"/>
     <w:rsid w:val="00F64114"/>
     <w:rsid w:val="00F678D4"/>
     <w:rsid w:val="00F819F3"/>
     <w:rsid w:val="00F82F32"/>
+    <w:rsid w:val="00F964D4"/>
+    <w:rsid w:val="00FA11AB"/>
     <w:rsid w:val="00FA1C06"/>
+    <w:rsid w:val="00FC2AF5"/>
     <w:rsid w:val="00FD074E"/>
     <w:rsid w:val="00FD2EE0"/>
+    <w:rsid w:val="00FE3D23"/>
+    <w:rsid w:val="00FF4614"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4B5DD319"/>
-  <w15:docId w15:val="{73BFCE64-6519-41BC-8527-0D6624024D22}"/>
+  <w15:docId w15:val="{624863AE-B367-40F4-BF54-51475497DBF1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3688,51 +7540,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34"/>
@@ -3915,75 +7767,74 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:aliases w:val="Paragraph"/>
     <w:qFormat/>
-    <w:rsid w:val="002E5272"/>
+    <w:rsid w:val="00527B9B"/>
     <w:pPr>
-      <w:spacing w:after="320" w:line="360" w:lineRule="auto"/>
+      <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Title 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="000A1FA1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
-      <w:spacing w:after="240"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Title 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="005A454A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
@@ -4240,51 +8091,50 @@
       <w:i/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre3Car">
     <w:name w:val="Titre 3 Car"/>
     <w:aliases w:val="Title 3 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="005A454A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitreCar"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A32C79"/>
     <w:pPr>
-      <w:spacing w:after="240"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:caps/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitreCar">
     <w:name w:val="Titre Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00A32C79"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:caps/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:szCs w:val="52"/>
@@ -4596,63 +8446,308 @@
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titlepage">
     <w:name w:val="Title page"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C1131E"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titleappendix">
     <w:name w:val="Title appendix"/>
     <w:basedOn w:val="Titre"/>
     <w:qFormat/>
     <w:rsid w:val="00620EC8"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Marquedecommentaire">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FE3D23"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Commentaire">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentaireCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FE3D23"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentaireCar">
+    <w:name w:val="Commentaire Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Commentaire"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FE3D23"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Objetducommentaire">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Commentaire"/>
+    <w:next w:val="Commentaire"/>
+    <w:link w:val="ObjetducommentaireCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FE3D23"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ObjetducommentaireCar">
+    <w:name w:val="Objet du commentaire Car"/>
+    <w:basedOn w:val="CommentaireCar"/>
+    <w:link w:val="Objetducommentaire"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FE3D23"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Grilledutableau">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableauNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="000349F4"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableauGrille4-Accentuation1">
+    <w:name w:val="Grid Table 4 Accent 1"/>
+    <w:basedOn w:val="TableauNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="000349F4"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Notedebasdepage">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="NotedebasdepageCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000349F4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NotedebasdepageCar">
+    <w:name w:val="Note de bas de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Notedebasdepage"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000349F4"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Appelnotedebasdep">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000349F4"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sansinterligne">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="000349F4"/>
+    <w:pPr>
+      <w:spacing w:after="240"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00407982"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boite-outils.bib.umontreal.ca/ld.php?content_id=37681941" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usherbrooke.ca/cdpgenie/fileadmin/sites/cdpgenie/formulaires/2_form_declaration_usages_IAg_SSF_UdeS.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\labbefre\Downloads\gabarit_presentation_travaux_ecrits_uqat_V4%20(1).dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="08FF0C9CC43047918869E38C005CCDF0"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -4730,108 +8825,130 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00223225"/>
+    <w:rsid w:val="00046F92"/>
     <w:rsid w:val="000902D1"/>
+    <w:rsid w:val="000B7E3A"/>
     <w:rsid w:val="001774C8"/>
+    <w:rsid w:val="001E13EF"/>
     <w:rsid w:val="00223225"/>
+    <w:rsid w:val="002947A7"/>
+    <w:rsid w:val="00333F5A"/>
     <w:rsid w:val="00392791"/>
     <w:rsid w:val="00476BB6"/>
     <w:rsid w:val="00616168"/>
     <w:rsid w:val="00647C08"/>
+    <w:rsid w:val="00787BBB"/>
     <w:rsid w:val="008F1AF4"/>
+    <w:rsid w:val="00BD23CF"/>
     <w:rsid w:val="00C30E3B"/>
+    <w:rsid w:val="00D6247A"/>
+    <w:rsid w:val="00E201F8"/>
+    <w:rsid w:val="00EA119F"/>
+    <w:rsid w:val="00F74EDB"/>
+    <w:rsid w:val="00FC2AF5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -5572,95 +9689,96 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C4BAE1C1C8D6C749AB70F476EB8848DA" ma:contentTypeVersion="36" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="67a6ddf706a66b682a3686334481e884">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6d26984f-f665-4bd7-a39c-8a9a7238ea69" xmlns:ns3="2f31ab54-5fee-4090-9506-de36a90df85c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ced4cb10fb3cbd2302df8f3fdfe9e6fd" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C4BAE1C1C8D6C749AB70F476EB8848DA" ma:contentTypeVersion="37" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c6c581cc822a8ca807b12f6becda3e18">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6d26984f-f665-4bd7-a39c-8a9a7238ea69" xmlns:ns3="2f31ab54-5fee-4090-9506-de36a90df85c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b0fb7789b02c2cbc8a4a1fa027563463" ns2:_="" ns3:_="">
     <xsd:import namespace="6d26984f-f665-4bd7-a39c-8a9a7238ea69"/>
     <xsd:import namespace="2f31ab54-5fee-4090-9506-de36a90df85c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:NotebookType" minOccurs="0"/>
                 <xsd:element ref="ns2:FolderType" minOccurs="0"/>
                 <xsd:element ref="ns2:CultureName" minOccurs="0"/>
                 <xsd:element ref="ns2:AppVersion" minOccurs="0"/>
                 <xsd:element ref="ns2:TeamsChannelId" minOccurs="0"/>
                 <xsd:element ref="ns2:Owner" minOccurs="0"/>
                 <xsd:element ref="ns2:Math_Settings" minOccurs="0"/>
                 <xsd:element ref="ns2:DefaultSectionNames" minOccurs="0"/>
                 <xsd:element ref="ns2:Templates" minOccurs="0"/>
                 <xsd:element ref="ns2:Leaders" minOccurs="0"/>
                 <xsd:element ref="ns2:Members" minOccurs="0"/>
                 <xsd:element ref="ns2:Member_Groups" minOccurs="0"/>
                 <xsd:element ref="ns2:Distribution_Groups" minOccurs="0"/>
                 <xsd:element ref="ns2:LMS_Mappings" minOccurs="0"/>
                 <xsd:element ref="ns2:Invited_Leaders" minOccurs="0"/>
                 <xsd:element ref="ns2:Invited_Members" minOccurs="0"/>
                 <xsd:element ref="ns2:Self_Registration_Enabled" minOccurs="0"/>
                 <xsd:element ref="ns2:Has_Leaders_Only_SectionGroup" minOccurs="0"/>
                 <xsd:element ref="ns2:Is_Collaboration_Space_Locked" minOccurs="0"/>
                 <xsd:element ref="ns2:IsNotebookLocked" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6d26984f-f665-4bd7-a39c-8a9a7238ea69" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="NotebookType" ma:index="10" nillable="true" ma:displayName="Notebook Type" ma:internalName="NotebookType">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -5861,50 +9979,55 @@
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="36" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="40" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="eca0ca5e-a16d-40d5-ad89-e9c16f41a839" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="42" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="43" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="44" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2f31ab54-5fee-4090-9506-de36a90df85c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="37" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="38" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
@@ -6070,124 +10193,572 @@
     <Members xmlns="6d26984f-f665-4bd7-a39c-8a9a7238ea69">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Members>
     <Has_Leaders_Only_SectionGroup xmlns="6d26984f-f665-4bd7-a39c-8a9a7238ea69" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFCD3475-6041-42CA-89B5-E22B3ED69A4E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD875ADF-4926-4A0D-9BC0-5975B2D881DE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66E665D6-7E69-4615-92B7-DA54205C4D14}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6d26984f-f665-4bd7-a39c-8a9a7238ea69"/>
     <ds:schemaRef ds:uri="2f31ab54-5fee-4090-9506-de36a90df85c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C41152F3-8F74-40AA-9869-9F09D2985CE2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="6d26984f-f665-4bd7-a39c-8a9a7238ea69"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="6d26984f-f665-4bd7-a39c-8a9a7238ea69"/>
     <ds:schemaRef ds:uri="2f31ab54-5fee-4090-9506-de36a90df85c"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5AA5EF4-7642-4D10-A658-097FA53C2E3E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>gabarit_presentation_travaux_ecrits_uqat_V4%20(1).dotx</Template>
+  <Template>gabarit_presentation_travaux_ecrits_uqat_V4 (1).dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>2314</Characters>
+  <Pages>11</Pages>
+  <Words>847</Words>
+  <Characters>4663</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>38</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>UQAT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2729</CharactersWithSpaces>
+  <CharactersWithSpaces>5500</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="150" baseType="variant">
+      <vt:variant>
+        <vt:i4>1245241</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>134</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc242785125</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245241</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>128</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc242785124</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245241</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>122</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc242785123</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245241</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>116</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc242785122</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245241</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>110</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc242785121</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245241</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>104</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc242785120</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048633</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>98</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc242785119</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048633</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>92</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc242785118</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048633</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>86</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc242785117</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048633</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>80</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc242785116</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048633</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>74</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc242785115</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048633</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>68</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc242785114</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048633</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>62</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc242785113</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048633</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>56</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc242785112</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048633</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>50</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc242785111</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048633</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>44</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc242785110</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114169</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>38</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc242785109</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114169</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>32</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc242785108</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114169</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>26</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc242785107</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114169</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>20</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc242785106</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114169</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc242785105</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114169</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc242785104</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114169</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc242785103</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4718644</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://boite-outils.bib.umontreal.ca/ld.php?content_id=37681941</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5242883</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.usherbrooke.ca/cdpgenie/fileadmin/sites/cdpgenie/formulaires/2_form_declaration_usages_IAg_SSF_UdeS.docx</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Labbé, Frédérique</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C4BAE1C1C8D6C749AB70F476EB8848DA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>